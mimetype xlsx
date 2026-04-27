--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10040251</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICCNC.2017.7876142</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Physical gate based preamble obfuscation for securing wireless communication</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chacko, James; Juretus, Kyle; Jacovic, Marko; Sahin, Cem; Kandasamy, Nagarajan; Savidis, Ioannis; Dandekar, Kapil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2017 International Conference on Computing, Networking and Communications (ICNC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>293 to 297</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As wireless devices hold prominent roles as means of communication, developing strong security methods against sophisticated cyber-attacks has become paramount. A novel physical layer based technique for securing wireless communication between the transmitter and receiver is described in this paper. The technique involves obfuscating the preamble data of the baseband signal through unique keys that are independently generated at both the transmitter and the receiver based on channel characteristics known only to the pair. The obfuscation technique is developed on the Drexel Software Defined Communication testbed on a Xilinx Virtex 6 ML605 board.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1648878</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>