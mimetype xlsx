--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10040900</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LiRa: A New Likelihood-Based Similarity Score For Collaborative Filtering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Strnadova-Neeley, Veronika; Buluc, Aydin; Gilbert, John R; Oliker, Leonid; Ouyang, Weimin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-09-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>LSRS'16: RecSys Workshop on Large-Scale Recommender Systems (10th ACM Conference on Recommender Systems:)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recommender system data presents unique challenges to the data mining, machine learning, and algorithms communities. The high missing data rate, in combination with the large scale and high dimensionality that is typical of recommender systems data, requires new tools and methods for efficient data analysis. Here, we address the challenge of evaluating similarity between two users in a recommender system, where for each user only a small set of ratings is available. We present a new similarity score, that we call LiRa, based on a statistical model of user similarity, for large-scale, discrete valued data with many missing values. We show that this score, based on a ratio of likelihoods, is more effective at identifying similar users than traditional similarity scores in user-based collaborative filtering, such as the Pearson correlation coefficient. We argue that our approach has significant potential to improve both accuracy and scalability in collaborative filtering.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637564</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>