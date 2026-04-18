--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10048536</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/cp-13-1323-2017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Does &amp;amp;delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; record meridional shifts in tropical rainfall?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Seltzer, Alan M.; Buizert, Christo; Baggenstos, Daniel; Brook, Edward J.; Ahn, Jinho; Yang, Ji-Woong; Severinghaus, Jeffrey P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Climate of the Past</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1323 to 1338</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1814-9332</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Marine sediments, speleothems, paleo-lake elevations, and ice core methane and &lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O of O&lt;sub&gt;2&lt;/sub&gt; (&lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O&lt;sub&gt;atm&lt;/sub&gt;) records provide ample evidence for repeated abrupt meridional shifts in tropical rainfall belts throughout the last glacial cycle. To improve understanding of the impact of abrupt events on the global terrestrial biosphere, we present composite records of &lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O&lt;sub&gt;atm&lt;/sub&gt; and inferred changes in fractionation by the global terrestrial biosphere (Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt;) from discrete gas measurements in the WAIS Divide (WD) and Siple Dome (SD) Antarctic ice cores. On the common WD timescale, it is evident that maxima in Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt; are synchronous with or shortly follow small-amplitude WD CH&lt;sub&gt;4&lt;/sub&gt; peaks that occur within Heinrich stadials 1, 2, 4, and 5 – periods of low atmospheric CH&lt;sub&gt;4&lt;/sub&gt; concentrations. These local CH&lt;sub&gt;4&lt;/sub&gt; maxima have been suggested as markers of abrupt climate responses to Heinrich events. Based on our analysis of the modern seasonal cycle of gross primary productivity (GPP)-weighted &lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O of terrestrial precipitation (the source water for atmospheric O&lt;sub&gt;2&lt;/sub&gt; production), we propose a simple mechanism by which Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt; tracks the centroid latitude of terrestrial oxygen production. As intense rainfall and oxygen production migrate northward, Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt; should decrease due to the underlying meridional gradient in rainfall &lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O. A southward shift should increase Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt;. Monsoon intensity also influences &lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O of precipitation, and although we cannot determine the relative contributions of the two mechanisms, both act in the same direction. Therefore, we suggest that abrupt increases in Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt; unambiguously imply a southward shift of tropical rainfall. The exact magnitude of this shift, however, remains under-constrained by Δ&lt;i&gt;ε&lt;/i&gt;&lt;sub&gt;LAND&lt;/sub&gt;.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>