--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10048705</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ethical Considerations in Artificial Intelligence Courses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Burton, Emanuelle; Goldsmith, Judy; Koenig, Sven; Kuipers, Benjami; Mattei, Nicholas; Walsh, Toby</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AI magazine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2371-9621</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The recent surge in interest in ethics in artificial intelligence may leave many educators wondering how to address moral, ethical, and philosophical issues in their AI courses. As instructors we want to develop curriculum that not only prepares students to be artificial intelligence practitioners, but also to understand the moral, ethical, and philosophical impacts that artificial intelligence will have on society. In this article we provide practical case studies and links to resources for use by AI educators. We also provide concrete suggestions on how to integrate AI ethics into a general artificial intelligence course and how to teach a stand-alone artificial intelligence ethics course.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1646887</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>