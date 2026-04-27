--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10053649</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Best Practices for Developing a Virtual Peer Mentoring Community</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Faber, Courtney; Smith-Orr, Courtney; Bodnar, Cheryl; Strong, Alexandra Coso; Lee, Walter; McCave, Erin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1524-4644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Engineering faculty are faced with a variety of challenges ranging from teaching responsibilities, navigating research, and negotiating service demands. Due to the nature of the emerging field of engineering education and the emphasis on education within the ASEE community, there is a need to develop methods to facilitate cross-institutional mentoring. While many institutions offer formal mentoring in some capacity, there are limitations and challenges associated with these support structures. Some common challenges are scheduling a time to meet, navigating institutional power dynamics, and identifying individuals with shared interests and goals. This work proposes best practices for the development of an innovative peer mentoring structure that accounts for shared commitment to the advancement of engineering education.
+This paper will provide insight for engineering education faculty who are currently transitioning into or are planning to pursue a career in academia in the future. We will describe a framework to create a virtual community for peer mentoring. The value of a virtual peer mentoring community is that it can provide support that may not be available within one’s institution and it minimizes the negative impacts that may be associated with institutional power dynamics. The best practices that we will describe are informed by six early career engineering education faculty that developed and participated in a virtual community over the last two years. We will describe best practices in relation to identifying a shared vision, developing possible tangible outcomes, writing operating procedures for the group, selecting an appropriate platform for communication, and facilitating reflection and changes to practice.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664008</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>