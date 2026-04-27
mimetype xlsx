--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10055529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Comparative Study on Affordable Photogrammetry Tools.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fraley, J.; Imeri, A.; Fidan, I.; Chandramouli, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1524-4644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The objective of the Project MANEUVER (Manufacturing Education Using Virtual Environment Resources)1 is to develop an affordable virtual reality (VR) framework to address the imminent demand for well-trained digital manufacturing (DM) professionals. One important part of Project MANEUVER involves studying, evaluating, and identifying cost-efficient ways to generate 3D solid models for use in VR frameworks. To this end, this paper explains the research effort to find alternative ways so that 3D solid model could easily be generated without using any costly 3D scanning technology. In this study, the project team identified two software tools that could help the manufacturing professionals and educators generate a solid model of several parts. These two software tools namely, Qlone and 3DF Zephyr Free were selected for this study based on factors such as ease-of-use, cost-effectiveness, and the cognitive load on users. Using case-studies these two software tools were used to generate 3D solid models and prototypes. Finally, their pros and cons collected throughout this study were reported.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1700674</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>