--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10056333</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Drought in the northern Bahamas from 3300 to 2500 years ago</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>van Hengstum, Peter; Maale, Gerhard; Donnelly, Jeffrey; Albury, Nancy; Onac, Bogdan; Sullivan, Richard; Winkler, Tyler; Tamalavage, Anne; MacDonald, Dana</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quaternary science reviews</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>169-185</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1873-457X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intensification and western displacement of the North Atlantic Subtropical High (NASH) is projected for this century, which can decrease Caribbean and southeastern American rainfall on seasonal and annual timescales. However, additional hydroclimate records are needed from the northern Caribbean to understand the long-term behavior of the NASH, and better forecast its future behavior. Here we present a multi-proxy sinkhole lake reconstruction from a carbonate island that is proximal to the NASH (Abaco Island, The Bahamas). The reconstruction indicates the northern Bahamas experienced a drought from ∼3300 to ∼2500 Cal yrs BP, which coincides with evidence from other hydroclimate and oceanographic records (e.g., Africa, Caribbean, and South America) for a synchronous southern displacement of the Intertropical Convergence Zone and North Atlantic Hadley Cell. The specific cause of the hydroclimate change in the northeastern Caribbean region from ∼3300 to 2500 Cal yrs BP was probably coeval southern or western displacement of the NASH, which would have increased northeastern Caribbean exposure to subsiding air from higher altitudes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1703087</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>