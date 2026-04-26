--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10056769</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c7cp07802a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microkinetic model for reaction and diffusion of titanium interstitial atoms near a TiO &lt;sub&gt;2&lt;/sub&gt; (110) surface</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gilliard-AbdulAziz, Kandis Leslie; Seebauer, Edmund G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4587 to 4596</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Semiconductor surfaces provide efficient pathways for injecting native point defects into the underlying bulk. In the case of interstitial atoms in rutile, the TiO              2              (110) surface exemplifies this behavior, although extended defects in the bulk such as platelets and crystallographic shear planes act as net sources or sinks depending upon specific conditions. The present work constructs a quantitative microkinetic model to describe diffusion and based upon isotopic gas–solid exchange experiments. Key activation barriers for are 0.55 eV for surface injection, 0.50 eV for site-to-site hopping diffusion, and 3.3 eV for dissociation of titanium interstitials from extended defects.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709327</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>