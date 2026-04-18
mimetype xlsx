--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10057667</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Direct Numerical Simulations for Investigating Physics of Turbulence in Porous Media</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jin, Y.; Kuznetsov, A.V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ASME 2017 Fluids Engineering Division Summer Meeting, FEDSM2017, July 31-August 3, 2017, Waikoloa, Hawai'i, USA</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>FEDSM2017-69041</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the most controversial topics in the field of convection in porous media is the issue of macroscopic turbulence. It remains unclear whether it can occur in porous media. It is difficult to carry out velocity measurements within porous media, as they are typically optically opaque. At the same time, it is now possible to conduct a definitive direct numerical simulation (DNS) study of this phenomenon. We examine the processes that take place in porous media at large Reynolds numbers, attempting to accurately describe them and analyze whether they can be labeled as true turbulence. In contrast to existing work on turbulence in porous media, which relies on certain turbulence models, DNS allows one to understand the phenomenon in all its complexity by directly resolving all the scales of motion.
+Our results suggest that the size of the pores determines the maximum size of the turbulent eddies. If the size of turbulent eddies cannot exceed the size of the pores, then turbulent phenomena in porous media differ from turbulence in clear fluids. Indeed, this size limitation must have an impact on the energy cascade, for in clear fluids the turbulent kinetic energy is predominantly contained within large eddies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1642262</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>