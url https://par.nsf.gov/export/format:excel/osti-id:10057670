--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10057670</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-17-3453-2017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Formation of highly oxygenated low-volatility products from cresol oxidation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schwantes, Rebecca H.; Schilling, Katherine A.; McVay, Renee C.; Lignell, Hanna; Coggon, Matthew M.; Zhang, Xuan; Wennberg, Paul O.; Seinfeld, John H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3453 to 3474</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hydroxyl radical (OH) oxidation of toluene produces ring-retaining products: cresol and benzaldehyde, and ring-opening products: bicyclic intermediate compounds and epoxides. Here, first- and later-generation OH oxidation products from cresol and benzaldehyde are identified in laboratory chamber experiments. For benzaldehyde, first-generation ring-retaining products are identified, but later-generation products are not detected. For cresol, low-volatility (saturation mass concentration, C*&amp;amp;thinsp;∼&amp;amp;thinsp;3.5  ×  10&lt;sup&gt;4&lt;/sup&gt; − 7.7  ×  10&lt;sup&gt;−3&lt;/sup&gt; µg m&lt;sup&gt;−3&lt;/sup&gt;), first- and later-generation ring-retaining products are identified. Subsequent OH addition to the aromatic ring of &lt;i&gt;o&lt;/i&gt;-cresol leads to compounds such as hydroxy, dihydroxy, and trihydroxy methyl benzoquinones and dihydroxy, trihydroxy, tetrahydroxy, and pentahydroxy toluenes. These products are detected in the gas phase by chemical ionization mass spectrometry (CIMS) and in the particle phase using offline direct analysis in real-time mass spectrometry (DART-MS). Our data suggest that the yield of trihydroxy toluene from dihydroxy toluene is substantial. While an exact yield cannot be reported as authentic standards are unavailable, we find that a yield for trihydroxy toluene from dihydroxy toluene of ∼&amp;amp;thinsp;0.7 (equal to the reported yield of dihydroxy toluene from &lt;i&gt;o&lt;/i&gt;-cresol; Olariu et al., 2002) is consistent with experimental results for &lt;i&gt;o&lt;/i&gt;-cresol oxidation under low-NO conditions. These results suggest that even though the cresol pathway accounts for only ∼&amp;amp;thinsp;20 % of the oxidation products of toluene, it is the source of a significant fraction (∼&amp;amp;thinsp;20&amp;amp;ndash;40 %) of toluene secondary organic aerosol (SOA) due to the formation of low-volatility products.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1523500</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>