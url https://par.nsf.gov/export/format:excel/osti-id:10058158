--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10058158</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"Hilbert Space Geometry of Quadratic Covariance Bounds, Asilomar Conference on Signals, Systems, and Computers, Oct 30-N0v 1, 2018.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>S.D. Howard, W. Moran</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-10-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Conference record - Asilomar Conference on Signals, Systems, &amp; Computers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1058-6393</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we study the geometry of quadratic covariance bounds on the estimation error covariance, in a properly defined Hilbert space of random variables. We show that a lower bound on the error covariance may be represented
+by the Grammian of the error score after projection onto the subspace spanned by the measurement scores. The Grammian is defined with respect to inner products in a Hilbert space of second order random variables. This geometric result holds
+for a large class of quadratic covariance bounds including the Barankin, Cramer-Rao, and Bhattacharyya bounds, where each bound is characterized by its corresponding measurement scores. When parameters consist of essential parameters and nuisance parameters, the Cram´er-Rao covariance bound is the inverse of the Grammian of essential scores after projection onto the subspace orthogonal to the subspace spanned by the nuisance scores. In two examples, we show that for complex multivariate normal measurements with parameterized mean or covariance, there exist well-known Euclidean space geometries for the general
+Hilbert space geometry derived in this paper.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1712788</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>