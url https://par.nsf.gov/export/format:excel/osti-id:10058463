--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10058463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sliver-Suppressing Tetrahedral Mesh Optimization with Gradient-Based Shape Matching Energy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ni, Saifeng; Zhong, Zichun; Liu, Yang; Wang, Wenping; Chen, Zhonggui; Guo, Xiaohu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computer aided geometric design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52-53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>247 - 261</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0167-8396</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, a novel shape matching energy is proposed to suppress slivers for tetrahedral mesh generation. Given a volumetric domain with a user-specified template (regular) simplex, the tetrahedral meshing problem is transformed into a shape matching formulation with a gradient-based energy, i.e., the gradient of linear shape function. It effectively inhibits small heights and suppresses all the badly-shaped tetrahedrons in tetrahedral meshes. The proposed approach iteratively optimizes vertex positions and mesh connectivity, and makes the simplices in the computed mesh as close as possible to the template simplex. We compare our results qualitatively and quantitatively with the state-of-the-art algorithm in tetrahedral meshing on extensive models using the standard measurement criteria.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>