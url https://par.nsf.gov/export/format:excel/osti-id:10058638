--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10058638</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.DISC.2017.38</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Symmetry Breaking in the Congest Model: Time- and Message-Efficient Algorithms for Ruling Sets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pai, Shreyas; Pandurangan, Gopal; Pemmaraju, Sriram V.; Riaz, Talal; Robinson, Peter</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>31st International Symposium on Distributed Computing (DISC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study local symmetry breaking problems in the Congest model, focusing on ruling set problems, which generalize the fundamental Maximal Independent Set (MIS) problem. The time (round) complexity of MIS (and ruling sets) have attracted much attention in the Local model. Indeed, recent results (Barenboim et al., FOCS 2012, Ghaffari SODA 2016) for the MIS problem have tried to break the long-standing O(log n)-round "barrier" achieved by Luby's algorithm, but these yield o(log n)-round complexity only when the maximum degree Delta is somewhat small relative to n. More importantly, these results apply only in the Local model. In fact, the best known time bound in the Congest model is still O(log n) (via Luby's algorithm) even for moderately small Delta (i.e., for Delta = Omega(log n) and Delta = o(n)). Furthermore, message complexity has been largely ignored in the context of local symmetry breaking. Luby's algorithm takes O(m) messages on m-edge graphs and this is the best known bound with respect to messages. Our work is motivated by the following central question: can we break the Theta(log n) time complexity barrier and the Theta(m) message complexity barrier in the Congest model for MIS or closely-related symmetry breaking problems? This paper presents progress towards this question for the distributed ruling set problem in the Congest model. A beta-ruling set is an independent set such that every node in the graph is at most beta hops from a node in the independent set. We present the following results: - Time Complexity: We show that we can break the O(log n) "barrier" for 2- and 3-ruling sets. We compute 3-ruling sets in O(log n/log log n) rounds with high probability (whp). More generally we show that 2-ruling sets can be computed in O(log Delta (log n)^(1/2 + epsilon) + log n/log log n) rounds for any epsilon &gt; 0, which is o(log n) for a wide range of Delta values (e.g., Delta = 2^(log n)^(1/2-epsilon)). These are the first 2- and 3-ruling set algorithms to improve over the O(log n)-round complexity of Luby's algorithm in the Congest model. - Message Complexity: We show an Omega(n^2) lower bound on the message complexity of computing an MIS (i.e., 1-ruling set) which holds also for randomized algorithms and present a contrast to this by showing a randomized algorithm for 2-ruling sets that, whp, uses only O(n log^2 n) messages and runs in O(Delta log n) rounds. This is the first message-efficient algorithm known for ruling sets, which has message complexity nearly linear in n (which is optimal up to a polylogarithmic factor).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717075</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>