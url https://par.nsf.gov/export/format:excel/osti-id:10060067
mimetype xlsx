--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10060067</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.97.082002</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identification and mitigation of narrow spectral artifacts that degrade searches for persistent gravitational waves in the first two observing runs of Advanced LIGO</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Covas, P. B.; Effler, A.; Goetz, E.; Meyers, P. M.; Neunzert, A.; Oliver, M.; Pearlstone, B. L.; Roma, V. J.; Schofield, R. M. S.; Adya, V. B.; Astone, P.; Biscoveanu, S.; Callister, T. A.; Christensen, N.; Colla, A.; Coughlin, E.; Coughlin, M. W.; Crowder, S. G.; Dwyer, S. E.; Eggenstein, H.-B.; Hourihane, S.; Kandhasamy, S.; Liu, W.; Lundgren, A. P.; Matas, A.; McCarthy, R.; McIver, J.; Mendell, G.; Ormiston, R.; Palomba, C.; Papa, M. A.; Piccinni, O. J.; Rao, K.; Riles, K.; Sammut, L.; Schlassa, S.; Sigg, D.; Strauss, N.; Tao, D.; Thorne, K. A.; Thrane, E.; Trembath-Reichert, S.; Abbott, B. P.; Abbott, R.; Abbott, T. D.; Adams, C.; Adhikari, R. X.; Ananyeva, A.; Appert, S.; Arai, K.; Aston, S. M.; Austin, C.; Ballmer, S. W.; Barker, D.; Barr, B.; Barsotti, L.; Bartlett, J.; Bartos, I.; Batch, J. C.; Bejger, M.; Bell, A. S.; Betzwieser, J.; Billingsley, G.; Birch, J.; Biscans, S.; Biwer, C.; Blair, C. D.; Blair, R. M.; Bork, R.; Brooks, A. F.; Cao, H.; Ciani, G.; Clara, F.; Clearwater, P.; Cooper, S. J.; Corban, P.; Countryman, S. T.; Cowart, M. J.; Coyne, D. C.; Cumming, A.; Cunningham, L.; Danzmann, K.; Costa, C. F. Da; Daw, E. J.; DeBra, D.; DeRosa, R. T.; DeSalvo, R.; Dooley, K. L.; Doravari, S.; Driggers, J. C.; Edo, T. B.; Etzel, T.; Evans, M.; Evans, T. M.; Factourovich, M.; Fair, H.; Galiana, A. Fernández; Ferreira, E. C.; Fisher, R. P.; Fong, H.; Frey, R.; Fritschel, P.; Frolov, V. V.; Fulda, P.; Fyffe, M.; Gateley, B.; Giaime, J. A.; Giardina, K. D.; Goetz, R.; Goncharov, B.; Gras, S.; Gray, C.; Grote, H.; Gushwa, K. E.; Gustafson, E. K.; Gustafson, R.; Hall, E. D.; Hammond, G.; Hanks, J.; Hanson, J.; Hardwick, T.; Harry, G. M.; Heintze, M. C.; Heptonstall, A. W.; Hough, J.; Inta, R.; Izumi, K.; Jones, R.; Karki, S.; Kasprzack, M.; Kaufer, S.; Kawabe, K.; Kennedy, R.; Kijbunchoo, N.; Kim, W.; King, E. J.; King, P. J.; Kissel, J. S.; Korth, W. Z.; Kuehn, G.; Landry, M.; Lantz, B.; Laxen, M.; Liu, J.; Lockerbie, N. A.; Lormand, M.; MacInnis, M.; Macleod, D. M.; Márka, S.; Márka, Z.; Markosyan, A. S.; Maros, E.; Marsh, P.; Martin, I. W.; Martynov, D. V.; Mason, K.; Massinger, T. J.; Matichard, F.; Mavalvala, N.; McClelland, D. E.; McCormick, S.; McCuller, L.; McIntyre, G.; McRae, T.; Merilh, E. L.; Miller, J.; Mittleman, R.; Mo, G.; Mogushi, K.; Moraru, D.; Moreno, G.; Mueller, G.; Mukund, N.; Mullavey, A.; Munch, J.; Nelson, T. J. N.; Nguyen, P.; Nuttall, L. K.; Oberling, J.; Oktavia, O.; Oppermann, P.; Oram, Richard J.; O’Reilly, B.; Ottaway, D. J.; Overmier, H.; Palamos, J. R.; Parker, W.; Pele, A.; Penn, S.; Perez, C. J.; Phelps, M.; Pierro, V.; Pinto, I.; Principe, M.; Prokhorov, L. G.; Puncken, O.; Quetschke, V.; Quintero, E. A.; Radkins, H.; Raffai, P.; Ramirez, K. E.; Reid, S.; Reitze, D. H.; Robertson, N. A.; Rollins, J. G.; Romel, C. L.; Romie, J. H.; Ross, M. P.; Rowan, S.; Ryan, K.; Sadecki, T.; Sanchez, E. J.; Sanchez, L. E.; Sandberg, V.; Savage, R. L.; Sellers, D.; Shaddock, D. A.; Shaffer, T. J.; Shapiro, B.; Shoemaker, D. H.; Slagmolen, B. J. J.; Smith, B.; Smith, J. R.; Sorazu, B.; Spencer, A. P.; Staley, A.; Strain, K. A.; Sun, L.; Tanner, D. B.; Tasson, J. D.; Taylor, R.; Thomas, M.; Thomas, P.; Toland, K.; Torrie, C. I.; Traylor, G.; Tse, M.; Tuyenbayev, D.; Vajente, G.; Valdes, G.; van Veggel, A. A.; Vecchio, A.; Veitch, P. J.; Venkateswara, K.; Vo, T.; Vorvick, C.; Wade, M.; Walker, M.; Ward, R. L.; Warner, J.; Weaver, B.; Weiss, R.; Weßels, P.; Willke, B.; Wipf, C. C.; Wofford, J.; Worden, J.; Yamamoto, H.; Yancey, C. C.; Yu, Hang; Yu, Haocun; Zhang, L.; Zhu, S.; Zucker, M. E.; Zweizig, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1707835; 1806656</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>