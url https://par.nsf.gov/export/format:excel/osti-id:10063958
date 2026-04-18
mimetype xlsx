--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10063958</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/WSC.2017.8247803</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A hardware-in-the-loop emulation testbed for high fidelity and reproducible network experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Xiaoliang; Yang, Qi; Liu, Xin; Jin, Dong; Lee, Cheol Won</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2017 Winter Simulation Conference (WSC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>408 to 418</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The transformation of innovative research ideas to production systems is highly dependent on the capability of performing realistic and reproducible network experiments. In this work, we present a network testbed consisting of container-based network emulation and physical devices to advocate high fidelity and reproducible networking experiments. The testbed integrates network emulators (Mininet), a distributed control environment (ONOS), and physical switches (Pica8). The testbed (1) offers functional fidelity through unmodified code execution in emulated networks, (2) supports large-scale network experiments using lightweight OS-level virtualization techniques and capable of running across distributed physical machines, (3) provides the topology flexibility, and (4) enhances the repeatability and reproducibility of network experiments. We validate the testbed fidelity through extensive experiments under different network conditions (e.g., varying topology and traffic pattern). We also use the testbed to reproduce key results from published network experiments, such as Hedera, a scalable and adaptive network traffic flow scheduling system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1730488</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>