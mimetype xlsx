--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10064242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gmd-2018-28</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A continuum model (PSUMEL1)  of ice mélange and its role during retreat of the Antarctic Ice Sheet</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pollard, David; DeConto, Robert M.; Alley, Richard B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geoscientific model development</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5149-5172</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1991-959X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Rapidly retreating thick ice fronts can generate large amounts of mélange (floating ice debris), which may affect episodes of rapid retreat of Antarctic marine ice. In modern Greenland fjords, mélange provides substantial back pressure on calving ice faces, which slows ice-front velocities and calving rates. On the much larger scales of West Antarctica, it is unknown if mélange could clog seaways and provide enough back pressure to act as a negative feedback slowing retreat. Here we describe a new mélange model, using a continuum mechanical formulation that is computationally feasible for long-term continental Antarctic applications. It is tested in an idealized rectangular channel, and calibrated very basically using observed modern conditions in Jakobshavn fjord, West Greenland. The model is then applied to drastic retreat of Antarctic ice in response to warm mid-Pliocene climate. With mélange parameter values that yield reasonable modern Jakobshavn results, Antarctic marine ice still retreats drastically in the Pliocene simulations, with little slowdown despite the huge amounts of mélange generated. This holds both for the rapid early collapse of West Antarctica, and later retreat into major East Antarctic basins. If parameter values are changed to make the mélange much more resistive to flow, far outside the range for reasonable Jakobshavn results, West Antarctica still collapses and retreat is slowed or prevented only in a few East Antarctic basins.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663693; 1664013</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>