--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10064522</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mutual Information as a Function of Matrix SNR for Linear Gaussian Channels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reeves, Galen; Pfister, Henry D.; Dytso, Alex</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Symposium on Information Theory</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper focuses on the mutual information and minimum mean-squared error (MMSE) as a function a matrix- valued signal-to-noise ratio (SNR) for a linear Gaussian channel with arbitrary input distribution. As shown by Lamarca, the mutual-information is a concave function of a positive semi- definite matrix, which we call the matrix SNR. This implies that the mapping from the matrix SNR to the MMSE matrix is decreasing monotone. Building upon these functional properties, we start to construct a unifying framework that provides a bridge between classical information-theoretic inequalities, such as the entropy power inequality, and interpolation techniques used in statistical physics and random matrix theory. This framework provides new insight into the structure of phase transitions in coding theory and compressed sensing. In particular, it is shown that the parallel combination of linear channels with freely-independent matrices can be characterized succinctly via free convolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718494</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>