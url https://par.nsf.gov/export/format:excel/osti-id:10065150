--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10065150</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/INFOCOM.2017.8057090</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spatiotemporal modeling and prediction in cellular networks: A big data enabled deep learning approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Jing; Tang, Jian; Xu, Zhiyuan; Wang, Yanzhi; Xue, Guoliang; Zhang, Xing; Yang, Dejun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE INFOCOM2017</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we propose to leverage the emerging deep learning techniques for spatiotemporal modeling and prediction in cellular networks, based on big system data. First, we perform a preliminary analysis for a big dataset from China Mobile, and use traffic load as an example to show non-zero temporal autocorrelation and non-zero spatial correlation among neighboring Base Stations (BSs), which motivate us to discover both temporal and spatial dependencies in our study. Then we present a hybrid deep learning model for spatiotemporal prediction, which includes a novel autoencoder-based deep model for spatial modeling and Long Short-Term Memory units (LSTMs) for temporal modeling. The autoencoder-based model consists of a Global Stacked AutoEncoder (GSAE) and multiple Local SAEs (LSAEs), which can offer good representations for input data, reduced model size, and support for parallel and application-aware training. Moreover, we present a new algorithm for training the proposed spatial model. We conducted extensive experiments to evaluate the performance of the proposed model using the China Mobile dataset. The results show that the proposed deep model significantly improves prediction accuracy compared to two commonly used baseline methods, ARIMA and SVR. We also present some results to justify effectiveness of the autoencoder-based spatial model.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704092</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>