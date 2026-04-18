--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10066459</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Smartphone-Based Parking Guidance System with Predictive Parking Availability Information</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiao, J.; Lou, Y.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 Transportation Research Annual Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Searching for parking has been a problem faced by many drivers, especially in urban areas. With an increasing public demand for parking information and services, as well as the proliferation of advanced smartphones, a range of smartphone-based parking management services began to emerge. Funded by the National Science Foundation, our research aims to explore the potential of smartphone-based parking management services as a solution to parking problems, to deepen our understandings of travelers’ parking behaviors, and to further advance the analytical foundations and methodologies for modeling and assessing parking solutions. This paper summarizes progress and results from our research projects on smartphone-based parking management, including parking availability information prediction, parking searching strategy, the development of a mobile parking application, and our next steps to learn and discover new knowledge from its deployment. To predict future parking occupancy, we proposed a practical framework that integrates machine-learning techniques with a model-based core approach that explicitly models the stochastic parking process. The framework is able to predict future parking occupancy from historical occupancy data alone, and can handle complex arrival and departure patterns in real-world case studies, including special event. With the predicted probabilistic availability information, a cost-minimizing parking searching strategy is developed. The parking searching problem for an individual user is a stochastic Markov decision process and is formalized as a dynamic programming problem. The cost-minimizing parking searching strategy is solved by value iteration. Our simulated experiments showed that cost-minimizing strategy has the lowest expected cost but tends to direct a user to visit more parking facilities compared with two greedy strategies. Currently, we are working on implementing the predictive framework and the searching algorithm in a mobile phone application. We are working closely with Arizona State University (ASU) Parking and Transit Services to implement a three-stage pilot deployment of the prototype application around the ASU main campus. In the first stage, our application will provide real-time information and we will incorporate availability prediction and searching guidance in the second and third stages. Once the mobile application is deployed, it will provide unique opportunities to collect data on parking search behaviors, discover emerging scenarios of smartphone-based parking management services, and assess the impacts of such systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643175</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>