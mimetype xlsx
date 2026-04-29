--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10066710</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/qua.2017.66</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Episodic deposition of Illinois Valley Peoria silt in association with Lake Michigan Lobe fluctuations during the last glacial maximum</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nash, Thomas A.; Conroy, Jessica L.; Grimley, David A.; Guenthner, William R.; Curry, Ben Brandon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quaternary Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>739 to 755</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0033-5894</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The chronology and cause of millennial depositional oscillations within last glacial loess of the Central Lowlands of the United States are uncertain. Here, we present a new age model that indicates the Peoria Silt along the Illinois River Valley accumulated episodically from ~28,500 to 16,000 cal yr BP, as the Lake Michigan Lobe margin fluctuated within northeastern Illinois. The age model indicates accelerated loess deposition coincident with regional glacial advances during the local last glacial maximum. A weakly developed paleosol, the Jules Geosol, represents a period of significantly slower deposition, from 23,700 to 22,000 cal yr BP. A gastropod assemblage-based reconstruction of mean July temperature shows temperatures 6–10              °              C cooler than modern during Peoria Silt deposition. Stable oxygen and carbon isotope values (δ              18              O and δ              13              C) of gastropod carbonate do not vary significantly across the pedostratigraphic boundary of the Jules Geosol, suggesting slower loess accumulation was a result of reduced glacial sediment supply rather than direct climatic factors. However, a decrease in δ              18              O values occurred between 26,000 and 24,000 cal yr BP, synchronous with the Lake Michigan Lobe’s southernmost advance. This δ              18              O decrease suggests a coupling of regional summer hydroclimate and ice lobe position during the late glacial period.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637481</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>