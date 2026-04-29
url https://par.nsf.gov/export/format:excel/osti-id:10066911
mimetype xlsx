--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10066911</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Software Protection on the Go: A Large-Scale Empirical Study on Mobile App Obfuscation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Pei; Bao, Qinkun; Wang, Li; Wang, Shuai; Chen, Zhaofeng; Wei, Tao; Wu, Dinghao.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-05-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 40th International Conference on Software Engineering (ICSE 2018)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The prosperity of smartphone markets has raised new concerns about software security on mobile platforms, leading to a grow- ing demand for effective software obfuscation techniques. Due to various differences between the mobile and desktop ecosystems, ob- fuscation faces both technical and non-technical challenges when applied to mobile software. Although there have been quite a few software security solution providers launching their mobile app obfuscation services, it is yet unclear how real-world mobile devel- opers perform obfuscation as part of their software engineering practices.
+Our research takes a first step to systematically studying the deployment of software obfuscation techniques in mobile software development. With the help of an automated but coarse-grained method, we computed the likelihood of an app being obfuscated for over a million app samples crawled from Apple App Store. We then inspected the top 6600 instances and managed to identify 601 obfuscated versions of 539 iOS apps. By analyzing this sample set with extensive manual effort, we made various observations that reveal the status quo of mobile obfuscation in the real world, providing insights into understanding and improving the situation of software protection on mobile platforms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1320605</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>