--- v0 (2025-11-03)
+++ v1 (2026-04-17)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10067923</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/http://dx.doi.org/10.1021/acs.jpcc.8b06005</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chiral polymeric nanocapsules and their use for conformational deracemization of liquid crystals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zoabi, A.; Satniago, M.G.; Gelman, D.; Rosenblatt, C.; Avnir, D.; Abu-Reziq, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of physical chemistry. C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17936-17941</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-7447</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present the first preparation and properties of chiral nanocapsules. The chiral shell, a polyurea derivative, was obtained by interfacial emulsion polymerization of L-lysine with polymethylene polyphenyl isocyanate.  The chirality of these nanocapsules was manifested by its ability to induce conformational deracemization of liquid crystal.  This induced chirality was measured using the “Raynes experiment”, in which the cell’s boundary conditions impose a ±90o rotation of the liquid crystal director from one surface to the other.  Both left and right-handed director twist domains appear on cooling from the isotropic to the nematic phase. Owing to the weak induced chirality of the liquid crystal, one sense of director rotation is energetically more favorable and its domain size expands, resulting in curvature of the domain walls.  The curvature was measured as a function of capsule concentration, and serves as a metric of the induction of chirality in the surrounding liquid crystal.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1505389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>