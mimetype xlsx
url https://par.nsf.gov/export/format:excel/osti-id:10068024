--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10068024</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>De-risking Transdisciplinary Research by Creating Shared Values</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Llewellyn, Donna C; Hughes, William L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference &amp; exposition proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-5868</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This Lessons Learned Paper describes a yearlong faculty development pilot program that was designed to help a team of faculty de-risk their pursuit of wicked research problems. Wicked problems are extraordinarily difficult to solve due to their incomplete, contradictory, and at times changing requirements. They often include multiple stakeholders with competing interests and
+worldviews. As a result, they are risky by definition because they are difficult to fund, publish, and collaborate on. Presented here, a team of eleven faculty, from six different academic units, explored their personal and professional values during an initial off-site two and a half day retreat. These values were repeatedly revisited when discussing the implications of the team
+working together on their curriculum, tenure and promotion guidelines, hiring criteria, and pursuit of wicked problems. Faculty representation included all ranks from a brand new assistant professor to several full professors. This paper will discuss the background and implementation of our program, along with key lessons learned and how we are building on those lessons.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1745944; 1629659</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>