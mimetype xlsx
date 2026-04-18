--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10068026</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/bg-13-5139-2016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seasonality in planktic foraminifera of the central California coastalupwelling region</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davis, Catherine V.; Hill, Tessa M.; Russell, Ann D.; Gaylord, Brian; Jahncke, Jaime</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5139 to 5150</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1726-4189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Abstract.&lt;/strong&gt; The close association between planktic foraminiferal assemblages and local hydrography make foraminifera invaluable proxies for environmental conditions. Modern foraminiferal seasonality is important for interpreting fossil distributions and shell geochemistry as paleoclimate proxies. Understanding this seasonality in an active upwelling area is also critical for anticipating which species may be vulnerable to future changes in upwelling intensity and ocean acidification. Two years (2012–2014) of plankton tows, along with conductivity–temperature–depth profiles and carbonate chemistry measurements taken along the north-central California shelf, offer new insights into the seasonal dynamics of planktic foraminifera in a seasonal coastal upwelling regime. This study finds an upwelling affinity for &lt;i&gt;Neogloboquadrina pachyderma&lt;/i&gt; as well as a seasonal and upwelling associated alternation between dominance of &lt;i&gt;N. pachyderma&lt;/i&gt; and &lt;i&gt;Neogloboquadrina incompta&lt;/i&gt;, consistent with previous observations. &lt;i&gt;Globigerina bulloides&lt;/i&gt;, however, shows a strong affinity for non-upwelled waters, in contrast to findings in Southern California where the species is often associated with upwelling. We also find an apparent lunar periodicity in the abundances of all species and document the presence of foraminifera even at very low saturation states of calcite.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636191; 1261519</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>