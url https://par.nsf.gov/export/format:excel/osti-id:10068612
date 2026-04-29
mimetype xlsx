--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10068612</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/polym10070775</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chain Trajectory, Chain Packing, and Molecular Dynamics of Semicrystalline Polymers as Studied by Solid-State NMR</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Shijun; Hong, You-Lee; Yuan, Shichen; Chen, Wei; Zhou, Wenxuan; Li, Zhen; Wang, Kun; Min, Xu; Konishi, Takashi; Miyoshi, Toshikazu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Polymers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4360</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Chain-level structure of semicrystalline polymers in melt- and solution-grown crystals has been debated over the past half century. Recently, 13C–13C double quantum (DQ) Nuclear Magnetic Resonance (NMR) spectroscopy has been successfully applied to investigate chain-folding (CF) structure and packing structure of 13C enriched polymers after solution and melt crystallization. We review recent NMR studies for (i) packing structure, (ii) chain trajectory, (iii) conformation of the folded chains, (iv) nucleation mechanisms, (v) deformation mechanism, and (vi) molecular dynamics of semicrystalline polymers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1708999</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>