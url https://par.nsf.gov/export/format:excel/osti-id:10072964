--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10072964</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design and Development of a Low-Cost Open-Source Robotics Education Platform</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Darrah, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 50th International Symposium on Robotics. Munich</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The impact of robotics has grown beyond research laboratories and industrial facilities into home environments and primary and secondary school classrooms. Of particular interest to us are robots for education. In general, educational robotics kits are expensive and proprietary, or cheap and unreliable. This research seeks to bridge that gap by providing
+a hands-on open-source robotics learning environment that is both inexpensive and reliable. In this paper, we review the applicability of such environments to support the synergistic learning of computational thinking (CT) and STEM, with an emphasis on Computer Science (CS) concepts and practices. The CT and Advanced Placement CS Principles frameworks
+(from the US) govern the design and implementation of our system. We discuss the hardware system of the robot and the accompanying software architecture that runs on Linux-based single board computers. We conclude with results from a small pilot study analyzing the usability and curricular effectiveness of the system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735909</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>