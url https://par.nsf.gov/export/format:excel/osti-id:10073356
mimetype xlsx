--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10073356</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Sparse Tensor Decomposition with Multi-Dictionary Learning Applied to Diffusion Brain Imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Caiafa, Cesar F; Cichocki, A; Pestilli, Franco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SPARS</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We use a multidimensional signal representation that inte- grates diffusion Magnetic Resonance Imaging (dMRI) and tractography (brain connections) using sparse tensor decomposition. The representa- tion encodes brain connections (fibers) into a very-large, but sparse, core tensor and allows to predict dMRI measurements based on a dictionary of diffusion signals. We propose an algorithm to learn the constituent parts of the model from a dataset. The algorithm assumes a tractography model (support of core tensor) and iteratively minimizes the Frobenius norm of the error as a function of the dictionary atoms, the values of nonzero entries in the sparse core tensor and the fiber weights. We use a nonparametric dictionary learning (DL) approach to estimate signal atoms. Moreover, the algorithm is able to learn multiple dictionaries associated to different brain locations (voxels) allowing for mapping distinctive tissue types. We illustrate the algorithm through results obtained on a large in-vivo high-resolution dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734853; 1636893</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>