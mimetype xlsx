--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10073890</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perceptions of ethical behavior in ethical mentoring relationships between women graduate students and faculty in science and Engineering.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gelles, L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the American Society of Engineering Education Annual Conference and Exposition, Engineering Ethics Division</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Paper ID # 21889</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>p. 1-20</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The purpose of this Work In Progress (WIP) qualitative study was to explore how
+underrepresented women graduate students and faculty in Science and Engineering understand and perceive what constitutes ethical behavior in a mentoring research relationship centered around the six ethical principles of Beneficence, Nonmaleficence, Autonomy, Fidelity, Fairness, and Privacy. This WIP paper focuses on the responses of eight graduate students and four faculty to six case studies that targeted a specific ethical mentoring principle, and it represents an expansion of a larger study currently under review. The goals of this WIP paper are to: (a) explore participant understanding of each ethical mentoring principle; (b) elucidate participant perceptions of ethical issues in six case studies; and (c) reveal what ethical behaviors participants expect from their respective mentor/mentee if they placed themselves in the situation of the case studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653140</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>