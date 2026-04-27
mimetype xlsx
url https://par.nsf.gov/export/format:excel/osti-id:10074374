--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10074374</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Central pattern generator with inertial feedback for stable locomotion and climbing in unstructured terrain.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guillaume Sartoretti, Samuel Shaw</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Robotics and Automation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5769–5775</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2152-4092</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>: Inspired by the locomotor nervous system of vertebrates, central pattern generator (CPG) models can be used to design gaits for articulated robots, such as crawling, swimming or legged robots. Incorporating sensory feedback for gait adaptation in these models can improve the locomotive performance of such robots in challenging terrain. However, many CPG models to date have been developed exclusively for open-loop gait generation for traversing level terrain. In this paper, we present a novel approach for incorporating inertial feedback into the CPG framework for the control of body posture during legged locomotion on steep, unstructured terrain. That is, we adapt the limit cycle of each leg of the robot with time to simultaneously produce locomotion and body posture control. We experimentally validate our approach on a hexapod robot, locomoting in a variety of steep, challenging terrains (grass, rocky slide, stairs). We show how our approach can be used to level the robot's body, allowing it to locomote at a relatively constant speed, even as terrain steepness and complexity prevents the use of an open-loop control strategy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704256</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>