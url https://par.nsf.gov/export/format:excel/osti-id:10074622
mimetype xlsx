--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10074622</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3137003.3137014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EchoSafe: Sonar-based Verifiable Interaction with Intelligent Digital Agents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alanwar, Amr; Balaji, Bharathan; Tian, Yuan; Yang, Shuo; Srivastava, Mani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-11-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 1st ACM Workshop on the Internet of Safe Things</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>38 to 43</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Voice controlled interactive smart speakers, such as Google Home, Amazon Echo, and Apple HomePod are becoming commonplace in today's homes. These devices listen continually for the user commands, that are triggered by special keywords, such as "Alexa" and "Hey Siri". Recent research has shown that these devices are vulnerable to attacks through malicious voice commands from nearby devices. The commands can be sent easily during unoccupied periods, so that the user may be unaware of such attacks. We present EchoSafe, a user-friendly sonar-based defense against these attacks. When the user sends a critical command to the smart speaker, EchoSafe sends an audio pulse followed by post processing to determine if the user is present in the room. We can detect the user's presence during critical commands with 93.13% accuracy, and our solution can be extended to defend against other attack scenarios, as well.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705135</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>