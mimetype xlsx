--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10075139</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1557/mrs.2018.124</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Nonreciprocity in synthetic photonic materials with nonlinearity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Weijian; Leykam, Daniel; Chong, Y.D.; Yang, Lan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>MRS Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>443 to 451</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0883-7694</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Synthetic photonic materials created by engineering the profile of refractive index or gain/loss distribution, such as negative-index metamaterials or parity-time-symmetric structures, can exhibit electric and magnetic properties that cannot be found in natural materials, allowing for photonic devices with unprecedented functionalities. In this article, we discuss two directions along this line—non-Hermitian photonics and topological photonics—and their applications in nonreciprocal light transport when nonlinearities are introduced. Both types of synthetic structures have been demonstrated in systems involving judicious arrangement of optical elements, such as optical waveguides and resonators. They can exhibit a transition between different phases by adjusting certain parameters, such as the distribution of refractive index, loss, or gain. The unique features of such synthetic structures help realize nonreciprocal optical devices with high contrast, low operation threshold, and broad bandwidth. They provide promising opportunities to realize nonreciprocal structures for wave transport.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1641109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>