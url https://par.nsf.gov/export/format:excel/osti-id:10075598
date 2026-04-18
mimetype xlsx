--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10075598</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Arsenite oxidation regulator AioR regulates bacterial chemotaxis towards arsenite in Agrobacterium tumefaciens GW4</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Article | OPEN | Published: 03 March 2017\n\n\nShi, K; Fan, X; Qiao, Z; Han, Y; McDermott, TR; Wang, Q; Wang, G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-03-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2-11</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Some arsenite [As(III)]-oxidizing bacteria exhibit positive chemotaxis towards As(III), however, the related As(III) chemoreceptor and regulatory mechanism remain unknown. The As(III)-oxidizing bacterium Agrobacterium tumefaciens GW4 displays positive chemotaxis towards 0.5–2 mM As(III). Genomic analyses revealed a putative chemoreceptor-encoding gene, mcp, located in the arsenic gene island and having a predicted promoter binding site for the As(III) oxidation regulator AioR. Expression of mcp and other chemotaxis related genes (cheA, cheY2 and fliG) was inducible by As(III), but not in the aioR mutant. Using capillary assays and intrinsic tryptophan fluorescence spectra analysis, Mcp was confirmed to be responsible for chemotaxis towards As(III) and to bind As(III) (but not As(V) nor phosphate) as part of the sensing mechanism. A bacterial one-hybrid system technique and electrophoretic mobility shift assays showed that AioR interacts with the mcp regulatory region in vivo and in vitro, and the precise AioR binding site was confirmed using DNase I foot-printing. Taken together, these results indicate that this Mcp is responsible for the chemotactic response towards As(III) and is regulated by AioR. Additionally, disrupting the mcp gene affected bacterial As(III) oxidation and growth, inferring that Mcp may exert some sort of functional connection between As(III) oxidation and As(III) chemotaxis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1413321</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>