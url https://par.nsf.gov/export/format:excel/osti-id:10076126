--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10076126</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/ES2017-3589</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cyber-Physical System Development Environment for Energy Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roth, Thomas; Song, Eugene; Burns, Martin; Neema, Himanshu; Emfinger, William; Sztipanovits, Janos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-06-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME 2017 11th International Conference on Energy Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>V001T10A002</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cyber-physical systems (CPS) are smart systems that include engineered interacting networks of physical and computational components. The tight integration of a wide range of heterogeneous components enables new functionality and quality of life improvements in critical infrastructures such as smart cities, intelligent buildings, and smart energy systems. One approach to study CPS uses both simulations and hardware-in-the-loop (HIL) to test the physical dynamics of hardware in a controlled environment. However, because CPS experiment design may involve domain experts from multiple disciplines who use different simulation tool suites, it can be a challenge to integrate the heterogeneous simulation languages and hardware interfaces into a single experiment. The National Institute of Standards and Technology (NIST) is working on the development of a universal CPS environment for federation (UCEF) that can be used to design and run experiments that incorporate heterogeneous physical and computational resources over a wide geographic area. This development environment uses the High Level Architecture (HLA), which the Department of Defense has advocated for co-simulation in the field of distributed simulations, to enable communication between hardware and different simulation languages such as Simulink® and LabVIEW®. This paper provides an overview of UCEF and motivates how the environment could be used to develop energy experiments using an illustrative example of an emulated heat pump system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743772</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>