--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10076373</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring How Engineering Internships and Undergraduate Research Experiences Inform and Influence College Students’ Career Decisions and Future Plans.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Powers, K.; Chen, H.; Prasad, K.; Gilmartin, S.; Sheppard, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the American Society for Engineering Education Annual Conference, June 24-27, 2018. Salt Lake City, Utah.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Does engagement in high impact practices such as technical internships and undergraduate research influence engineering students’ career decisions and future plans? And how is learning that comes from these high impact practices related to “school learning”? These high impact educational practices have been shown to increase the rates of student engagement and retention in higher education. While access to and participation in these activities is often unsystematic across various institutions, these practices have been shown to benefit college students with diverse backgrounds and learner qualities. This paper establishes a context for understanding the characteristics and attitudes of students who participate in internships and undergraduate research by drawing from analyses of the first administration of the Engineering Majors Survey (EMS), a longitudinal study designed to examine engineering students’ career objectives related to creativity and innovation, and the experiences and attitudes that might influence those goals. In addition, using interview data from product development interns at a single engineering firm, we add insights into the specific skills that interns identify as learning in their internship and suggest connections between school-and-work learning. The more general picture of the impact of internship and research experiences (from the EMS), complemented with a “deep dive” into the learning that happens in internship experiences (from the interviews) provides a solid starting point for future exploration of how high impact practices such as internships and research experiences might be better integrated into a student’s educational development.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636442</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>