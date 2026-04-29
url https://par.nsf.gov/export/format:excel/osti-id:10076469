--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10076469</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FCCM.2018.00014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improved Lightweight Implementations of CAESAR Authenticated Ciphers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Farahmand, Farnoud; Diehl, William; Abdulgadir, Abubakr; Kaps, Jens-Peter; Gaj, Kris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE 26th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>29 to 36</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Authenticated ciphers offer potential benefits to resource-constrained devices in the Internet of Things (IoT). The CAESAR competition seeks optimal authenticated ciphers based on several criteria, including performance in resource-constrained (i.e., low-area, low-power, and low-energy) hardware. Although the competition specified a "lightweight" use case for Round 3, most hardware submissions to Round 3 were not lightweight implementations, in that they employed architectures optimized for best throughput-to-area (TP/A) ratio, and used the Pre- and PostProcessor modules from the CAESAR Hardware (HW) Development Package designed for high-speed applications. In this research, we provide true lightweight implementations of selected ciphers (ACORN, NORX, CLOC- AES, SILC-AES, and SILC-LED). These implementations use an improved version of the CAESAR HW Development Package designed for lightweight applications, and are fully compliant with the CAESAR HW Application Programming Interface for Authenticated Ciphers. Our lightweight implementations achieve an average of 55% reduction in area and 40% reduction in power compared to their corresponding high-speed versions. Although the average energy per bit of lightweight ciphers increases by a factor of 3.6, the lightweight version of NORX actually uses 47% less energy per bit than its corresponding high-speed implementation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718434</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>