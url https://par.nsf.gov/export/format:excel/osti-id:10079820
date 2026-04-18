--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10079820</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jpr.2018.51</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimal consumption of multiple goods in incomplete markets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mostovyi, Oleksii</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Applied Probability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>810 - 822</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9002</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the problem of optimal consumption of multiple goods in incomplete semimartingale markets. We formulate the dual problem and identify conditions that allow for the existence and uniqueness of the solution, and provide a characterization of the optimal consumption strategy in terms of the dual optimizer. We illustrate our results with examples in both complete and incomplete models. In particular, we construct closed-form solutions in some incomplete models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1600307</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>