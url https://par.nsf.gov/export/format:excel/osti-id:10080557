--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10080557</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Secure Mobile Software Development with Vulnerability Detectors in Static Code Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meng, Xianyong; Qian, Kai; Lo, Dan; Bhattacharya, Prabir; Wu, Fan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE International Symposium on Networks, Computers and Communications (ISNCC 2018)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The security threats to mobile application are growing explosively. Mobile app flaws and security defects could open doors for hackers to easily attack mobile apps. Secure software development must be addressed earlier in the development lifecycle rather than fixing the security holes after attacking. Early eliminating against possible security vulnerability will help us increase the security of our software, and militate the consequence of damages of data loss caused by potential malicious attacking. However, many software developer professionals lack the necessary security knowledge and skills at the development stage and Secure Mobile Software Development (SMSD) is not yet well represented in current computing curriculum. In this paper we present a static security analysis approach with open source FindSecurityBugs plugin for Android Studio IDE. We categorized the common mobile vulnerability for developers based on OWASP mobile security recommendations and developed detectors to meet the SMSD needs in industry and education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663350</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>