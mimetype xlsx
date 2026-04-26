--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10080789</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multivalent Analysis of Double-Skin Envelope Dynamic Hygrothermal Louver System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ida, Aletheia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SimAUD 2018 Society for Modeling and Simulation International</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This research introduces a novel lyophilized hydrogel for double-skin envelope (DSE) integration as a dynamic louver system to provide dehumidification of moisture, daylighting modulation, and recuperation of water condensate. The work links empirical experiments for thermal, optical, and sorption properties of the hygrothermal materials alongside system scale analytical models to inform energy and water conservation measures. The system scale analyses are conducted with LBNL WINDOW7 in combination with numerical analytical models, in addition to select computational fluid dynamic (CFD) studies for development of louver geometries to optimize sorption effectiveness in the DSE cavity airstream. Effective heat transfer and visible transmittance values for the dynamic states of the DSE hygrothermal louver system are then linked to building scale analyses in the Rhino- Grasshopper platform using the Honeybee plug-in to run EnergyPlus. The dynamic state envelope system is assessed through annual integration modeling for hothumid climate conditions. The work introduces new aspects in simulation modeling with integration of the standard mechanical air-handling system functions to be coupled with multi-state dynamic properties for the envelope system in building scale analyses. A sorption coefficient is identified for analytical modeling of the DSE hygrothermal louver cavity thermodynamics. The work also integrates a new calculation tool in the simulation platform for evaluating potential water recuperation</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650671</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>