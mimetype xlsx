--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10080964</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/MILCOM.2018.8599784</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dronecrypt - An Efficient Cryptographic Framework for Small Aerial Drones</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ozmen, Muslum O.; Yavuz, Attila A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-5386-7185-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aerial drones are becoming an integral part of application domains including but not limited to, military operations, package delivery, construction, monitoring and search/rescue operations. It is critical to ensure the cyber security of networked aerial drone systems in these applications. Standard cryptographic services can be deployed to provide basic security services; however, they have been shown to be inefficient in terms of energy and time consumption, especially for small aerial drones with resource-limited processors. Therefore, there is a significant need for an efficient cryptographic framework that can meet the requirements of small aerial drones. We propose an improved cryptographic framework for small aerial drones, which offers significant energy efficiency and speed advantages over standard cryptographic techniques. (i) We create (to the best of our knowledge) the first optimized public key infrastructure (PKI) based framework for small aerial drones, which provides energy efficient techniques by harnessing special precomputation methods and optimized elliptic curves. (ii) We also integrate recent light-weight symmetric primitives into our PKI techniques to provide a full-fledged cryptographic framework. (iii) We implemented standard counterparts and our proposed techniques on an actual small aerial drone (Crazyflie 2.0), and provided an in-depth energy analysis. Our experiments showed that our improved cryptographic framework achieves up to 35× lower energy consumption than its standard counterpart.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Los Angeles, CA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>