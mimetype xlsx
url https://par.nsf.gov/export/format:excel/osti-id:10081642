--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10081642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/PMAPS.2018.8440497</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Can an influence graph driven by outage data determine transmission line upgrades that mitigate cascading blackouts?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Kai; Dobson, Ian; Hines, Paul D.H.; Wang, Zhaoyu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We transform historically observed line outages in a power transmission network into an influence graph that statistically describes how cascades propagate in the power grid. The influence graph can predict the critical lines that are historically most involved in cascading propagation. After upgrading these critical lines, simulating the influence graph suggests that these upgrades could mitigate large blackouts by reducing the probability of large cascades.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735513; 1735354</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>