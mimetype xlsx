--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10082426</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Professional knowledge building within an elementary teacher professional development experience on computational thinking in science education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hestness, E; Ketelhut, D. J.; McGinnis, J. R.; Plane, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of technology and teacher education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>411-435</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1059-7069</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. We investigated teacher learning within a professional development (PD) workshop series on computational thinking (CT) for elementary-level mentor teachers. The purpose of the PD was to prepare mentor teachers to support preservice teachers in integrating CT into their classroom practice, toward the broader goal of advancing CT for all in the early grades. We examined the ways in which participants collaboratively built on existing professional knowledge as they engaged in professional learning activities designed to introduce CT and related pedagogies for elementary science education. Our data sources were field notes, artifacts, drawings, written reflections, and focus group interviews. We describe how participants developed new understandings of CT integration and made connections to existing professional knowledge of their students, their curriculum, and their school contexts. We discuss implications for teacher learning and PD design relevant to CT, and make recommendations for future research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1639891</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>