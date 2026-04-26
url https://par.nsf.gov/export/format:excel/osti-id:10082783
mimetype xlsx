--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10082783</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effectively Learning from Pedagogical Demonstrations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ho, Mark K; Littman, Michael L.; Cushman, Fiery; Austerweil, Joseph L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Annual Conference of the Cognitive Science Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1069-7977</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>When observing others’ behavior, people use Theory of Mind to infer unobservable beliefs, desires, and intentions. And when showing what activity one is doing, people will modify their behavior in order to facilitate more accurate interpretation and learning by an observer. Here, we present a novel model of how demonstrators act and observers interpret demonstrations corresponding to different levels of recursive social reasoning (i.e. a cognitive hierarchy) grounded in Theory of Mind. Our model can explain how demonstrators show others how to perform a task and makes predictions about how sophisticated observers can reason about communicative intentions. Additionally, we report an experiment that tests (1) how well an observer can learn from demonstrations that were produced with the intent to communicate, and (2) how an observer’s interpretation of demonstrations influences their judgments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643413</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>