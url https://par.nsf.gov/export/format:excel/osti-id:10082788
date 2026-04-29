--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10082788</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Showing versus doing: Teaching by demonstration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ho, M. K.; Littman, M. L.; MacGlashan, J.; Cushman, F.; Austerweil, J. L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>NeurIPS</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>People often learn from others’ demonstrations, and inverse reinforcement learning (IRL) techniques have realized this capacity in machines. In contrast, teaching by demonstration has been less well studied computationally. Here, we develop a Bayesian model for teaching by demonstration. Stark differences arise when demonstrators are intentionally teaching (i.e. showing) a task versus simply performing (i.e. doing) a task. In two experiments, we show that human participants modify their teaching behavior consistent with the predictions of our model. Further, we show that even standard IRL algorithms benefit when learning from showing versus doing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643413</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>