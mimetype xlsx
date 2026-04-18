--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10083289</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-1-4939-7634-8_16</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Producing Hfq/Sm Proteins and sRNAs for Structural and Biophysical Studies of Ribonucleoprotein Assembly</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Stanek, Kimberly A; Mura, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-02-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Methods in molecular biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1737</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>273-99</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1064-3745</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hfq is a bacterial RNA-binding protein that plays key roles in the post-transcriptional regulation of gene expression. Like other Sm proteins, Hfq assembles into toroidal discs that bind RNAs with varying affinities and degrees of sequence specificity. By simultaneously binding to a regulatory small RNA (sRNA) and an mRNA target, Hfq hexamers facilitate productive RNA∙∙∙RNA interactions; the generic nature of this chaperone-like functionality makes Hfq a hub in many sRNA-based regulatory networks. That Hfq is crucial in diverse cellular pathways—including stress response, quorum sensing, and biofilm formation—has motivated genetic and “RNAomic” studies of its function and physiology (in vivo), as well as biochemical and structural analyses of Hfq∙∙∙RNA interactions (in vitro). Indeed, crystallographic and biophysical studies first established Hfq as a member of the phylogenetically conserved Sm superfamily. Crystallography and other biophysical methodologies enable the RNA-binding properties of Hfq to be elucidated in atomic detail, but such approaches have stringent sample requirements, viz.: reconstituting and characterizing an Hfq·RNA complex requires ample quantities of well-behaved (sufficient purity, homogeneity) specimens of Hfq and RNA (sRNA, mRNA fragments, short oligoribonucleotides, or even single nucleotides). The production of such materials is covered in this chapter, with a particular focus on recombinant Hfq proteins for crystallization experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1350957</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>