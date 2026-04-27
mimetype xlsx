--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10084497</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.14778/3291264.3291265</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Query Log Compression for Workload Analytics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xie, Ting; Chandola, Varun; Kennedy, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the VLDB Endowment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>183 - 196</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Analyzing database access logs is a key part of performance tuning,  intrusion  detection,  benchmark  development,  and many other database administration tasks.  Unfortunately, it is common for production databases to deal with millions or more queries each day, so these logs must be summarized before they can be used.  Designing an appropriate summary encoding requires trading off between conciseness and information  content.   For  example:   simple  workload  sampling may miss rare, but high impact queries.  In this paper, we present LogR, a lossy log compression scheme suitable for use in many automated log analytics tools, as well as for human inspection. We formalize and analyze the space/fidelity trade-off in the context of a broader family of “pattern” and “pattern  mixture”  log  encodings  to  which LogR belongs. We show through a series of experiments that LogR compressed encodings can be created efficiently, come with provable  information-theoretic  bounds  on  their  accuracy,  and outperform state-of-art log summarization strategies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750460; 1409551</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>