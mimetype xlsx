--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10084529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c8cp04368j</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Defect generation in TiO &lt;sub&gt;2&lt;/sub&gt; nanotube anodes &lt;i&gt;via&lt;/i&gt; heat treatment in various atmospheres for lithium-ion batteries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Savva, Andreas I.; Smith, Kassiopeia A.; Lawson, Matthew; Croft, Sterling R.; Weltner, Ariel E.; Jones, Chris D.; Bull, Hailey; Simmonds, Paul J.; Li, Lan; Xiong, Hui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22537 to 22546</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, ordered TiO              2              nanotubes were grown on a Ti substrate              via              electrochemical anodization and subsequently annealed at 450 °C for 4 h under various atmospheres to create different point defects. Oxygen-deficient environments such as Ar and N              2              were used to develop oxygen vacancies, while a water vapor (WV) atmosphere was used to generate titanium vacancies. Computational models by density functional theory predicted that the presence of oxygen vacancies would cause electronic conductivity to increase, while the presence of Ti vacancies could lead to decreased conductivity. The predictions were confirmed by two-point electrical conductivity measurements and Mott–Schottky analysis. Raman spectroscopy was also conducted to confirm the presence of defects. The annealed samples were then evaluated as anodes in lithium-ion batteries. The oxygen-deficient samples had an improvement in capacity by 10% and 25% for Ar- and N              2              -treated samples, respectively, while the WV-treated sample displayed a capacity increase of 24% compared to the stoichiometric control sample (annealed in O              2              ). Electrochemical impedance spectroscopy studies revealed that the WV-treated sample's increased capacity was a consequence of its higher Li diffusivity. The results suggest that balanced electrical and ionic conductivity in nanostructured metal oxide anodes can be tuned through defect generation using heat treatments in various atmospheres for improved electrochemical properties.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658076</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>