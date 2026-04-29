--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10085165</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.physletb.2018.10.076</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measurement of the nuclear modification factor for inclusive jets in Pb+Pb collisions at &lt;math altimg='si1.gif' overflow='scroll'&gt;&lt;msqrt&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mi mathvariant='normal'&gt;NN&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/msqrt&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mn&gt;5.02&lt;/mn&gt;&lt;mtext&gt; TeV&lt;/mtext&gt;&lt;/math&gt; with the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aaboud, M.; Aad, G.; Abbott, B.; Abdinov, O.; Abeloos, B.; Abhayasinghe, D.K.; Abidi, S.H.; AbouZeid, O.S.; Abraham, N.L.; Abramowicz, H.; Abreu, H.; Abulaiti, Y.; Acharya, B.S.; Adachi, S.; Adamczyk, L.; Adelman, J.; Adersberger, M.; Adiguzel, A.; Adye, T.; Affolder, A.A.; Afik, Y.; Agheorghiesei, C.; Aguilar-Saavedra, J.A.; Ahmadov, F.; Aielli, G.; Akatsuka, S.; Åkesson, T.P.A.; Akilli, E.; Akimov, A.V.; Alberghi, G.L.; Albert, J.; Albicocco, P.; Alconada Verzini, M.J.; Alderweireldt, S.; Aleksa, M.; Aleksandrov, I.N.; Alexa, C.; Alexopoulos, T.; Alhroob, M.; Ali, B.; Alimonti, G.; Alison, J.; Alkire, S.P.; Allaire, C.; Allbrooke, B.M.M.; Allen, B.W.; Allport, P.P.; Aloisio, A.; Alonso, A.; Alonso, F.; Alpigiani, C.; Alshehri, A.A.; Alstaty, M.I.; Alvarez Gonzalez, B.; Álvarez Piqueras, D.; Alviggi, M.G.; Amadio, B.T.; Amaral Coutinho, Y.; Ambroz, L.; Amelung, C.; Amidei, D.; Amor Dos Santos, S.P.; Amoroso, S.; Amrouche, C.S.; Anastopoulos, C.; Ancu, L.S.; Andari, N.; Andeen, T.; Anders, C.F.; Anders, J.K.; Anderson, K.J.; Andreazza, A.; Andrei, V.; Anelli, C.R.; Angelidakis, S.; Angelozzi, I.; Angerami, A.; Anisenkov, A.V.; Annovi, A.; Antel, C.; Anthony, M.T.; Antonelli, M.; Antrim, D.J.A.; Anulli, F.; Aoki, M.; Aparisi Pozo, J.A.; Aperio Bella, L.; Arabidze, G.; Araque, J.P.; Araujo Ferraz, V.; Araujo Pereira, R.; Arce, A.T.H.; Ardell, R.E.; Arduh, F.A.; Arguin, J-F.; Argyropoulos, S.; Armbruster, A.J.; Armitage, L.J.; Armstrong, A; Arnaez, O.; Arnold, H.; Arratia, M.; Arslan, O.; Artamonov, A.; Artoni, G.; Artz, S.; Asai, S.; Asbah, N.; Ashkenazi, A.; Asimakopoulou, E.M.; Asquith, L.; Assamagan, K.; Astalos, R.; Atkin, R.J.; Atkinson, M.; Atlay, N.B.; Augsten, K.; Avolio, G.; Avramidou, R.; Ayoub, M.K.; Azuelos, G.; Baas, A.E.; Baca, M.J.; Bachacou, H.; Bachas, K.; Backes, M.; Bagnaia, P.; Bahmani, M.; Bahrasemani, H.; Bailey, A.J.; Baines, J.T.; Bajic, M.; Bakalis, C.; Baker, O.K.; Bakker, P.J.; Bakshi Gupta, D.; Baldin, E.M.; Balek, P.; Balli, F.; Balunas, W.K.; Balz, J.; Banas, E.; Bandyopadhyay, A.; Banerjee, S.; Bannoura, A.A.E.; Barak, L.; Barbe, W.M.; Barberio, E.L.; Barberis, D.; Barbero, M.; Barillari, T.; Barisits, M-S.; Barkeloo, J.; Barklow, T.; Barlow, N.; Barnea, R.; Barnes, S.L.; Barnett, B.M.; Barnett, R.M.; Barnovska-Blenessy, Z.; Baroncelli, A.; Barone, G.; Barr, A.J.; Barranco Navarro, L.; Barreiro, F.; Barreiro Guimarães da Costa, J.; Bartoldus, R.; Barton, A.E.; Bartos, P.; Basalaev, A.; Bassalat, A.; Bates, R.L.; Batista, S.J.; Batlamous, S.; Batley, J.R.; Battaglia, M.; Bauce, M.; Bauer, F.; Bauer, K.T.; Bawa, H.S.; Beacham, J.B.; Beau, T.; Beauchemin, P.H.; Bechtle, P.; Beck, H.C.; Beck, H.P.; Becker, K.; Becker, M.; Becot, C.; Beddall, A.; Beddall, A.J.; Bednyakov, V.A.; Bedognetti, M.; Bee, C.P.; Beermann, T.A.; Begalli, M.; Begel, M.; Behera, A.; Behr, J.K.; Bell, A.S.; Bella, G.; Bellagamba, L.; Bellerive, A.; Bellomo, M.; Bellos, P.; Belotskiy, K.; Belyaev, N.L.; Benary, O.; Benchekroun, D.; Bender, M.; Benekos, N.; Benhammou, Y.; Benhar Noccioli, E.; Benitez, J.; Benjamin, D.P.; Benoit, M.; Bensinger, J.R.; Bentvelsen, S.; Beresford, L.; Beretta, M.; Berge, D.; Bergeaas Kuutmann, E.; Berger, N.; Bergsten, L.J.; Beringer, J.; Berlendis, S.; Bernard, N.R.; Bernardi, G.; Bernius, C.; Bernlochner, F.U.; Berry, T.; Berta, P.; Bertella, C.; Bertoli, G.; Bertram, I.A.; Besjes, G.J.; Bessidskaia Bylund, O.; Bessner, M.; Besson, N.; Bethani, A.; Bethke, S.; Betti, A.; Bevan, A.J.; Beyer, J.; Bianchi, R.M.; Biebel, O.; Biedermann, D.; Bielski, R.; Bierwagen, K.; Biesuz, N.V.; Biglietti, M.; Billoud, T.R.V.; Bindi, M.; Bingul, A.; Bini, C.; Biondi, S.; Birman, M.; Bisanz, T.; Biswal, J.P.; Bittrich, C.; Bjergaard, D.M.; Black, J.E.; Black, K.M.; Blazek, T.; Bloch, I.; Blocker, C.; Blue, A.; Blumenschein, U.; Blunier, Dr.; Bobbink, G.J.; Bobrovnikov, V.S.; Bocchetta, S.S.; Bocci, A.; Boerner, D.; Bogavac, D.; Bogdanchikov, A.G.; Bohm, C.; Boisvert, V.; Bokan, P.; Bold, T.; Boldyrev, A.S.; Bolz, A.E.; Bomben, M.; Bona, M.; Bonilla, J.S.; Boonekamp, M.; Borisov, A.; Borissov, G.; Bortfeldt, J.; Bortoletto, D.; Bortolotto, V.; Boscherini, D.; Bosman, M.; Bossio Sola, J.D.; Bouaouda, K.; Boudreau, J.; Bouhova-Thacker, E.V.; Boumediene, D.; Bourdarios, C.; Boutle, S.K.; Boveia, A.; Boyd, J.; Boye, D.; Boyko, I.R.; Bozson, A.J.; Bracinik, J.; Brahimi, N.; Brandt, A.; Brandt, G.; Brandt, O.; Braren, F.; Bratzler, U.; Brau, B.; Brau, J.E.; Breaden Madden, W.D.; Brendlinger, K.; Brennan, A.J.; Brenner, L.; Brenner, R.; Bressler, S.; Brickwedde, B.; Briglin, D.L.; Britton, D.; Britzger, D.; Brock, I.; Brock, R.; Brooijmans, G.; Brooks, T.; Brooks, W.K.; Brost, E.; Broughton, J.H; Bruckman de Renstrom, P.A.; Bruncko, D.; Bruni, A.; Bruni, G.; Bruni, L.S.; Bruno, S.; Brunt, B.H.; Bruschi, M.; Bruscino, N.; Bryant, P.; Bryngemark, L.; Buanes, T.; Buat, Q.; Buchholz, P.; Buckley, A.G.; Budagov, I.A.; Bugge, M.K.; Bührer, F.; Bulekov, O.; Bullock, D.; Burch, T.J.; Burdin, S.; Burgard, C.D.; Burger, A.M.; Burghgrave, B.; Burka, K.; Burke, S.; Burmeister, I.; Burr, J.T.P.; Büscher, D.; Büscher, V.; Buschmann, E.; Bussey, P.; Butler, J.M.; Buttar, C.M.; Butterworth, J.M.; Butti, P.; Buttinger, W.; Buzatu, A.; Buzykaev, A.R.; Cabras, G.; Cabrera Urbán, S.; Caforio, D.; Cai, H.; Cairo, V.M.M.; Cakir, O.; Calace, N.; Calafiura, P.; Calandri, A.; Calderini, G.; Calfayan, P.; Callea, G.; Caloba, L.P.; Calvente Lopez, S.; Calvet, D.; Calvet, S.; Calvet, T.P.; Calvetti, M.; Camacho Toro, R.; Camarda, S.; Camarri, P.; Cameron, D.; Caminal Armadans, R.; Camincher, C.; Campana, S.; Campanelli, M.; Camplani, A.; Campoverde, A.; Canale, V.; Cano Bret, M.; Cantero, J.; Cao, T.; Cao, Y.; Capeans Garrido, M.D.M.; Caprini, I.; Caprini, M.; Capua, M.; Carbone, R.M.; Cardarelli, R.; Cardillo, F.C.; Carli, I.; Carli, T.; Carlino, G.; Carlson, B.T.; Carminati, L.; Carney, R.M.D.; Caron, S.; Carquin, E.; Carrá, S.; Carrillo-Montoya, G.D.; Casadei, D.; Casado, M.P.; Casha, A.F.; Casper, D.W.; Castelijn, R.; Castillo, F.L.; Castillo Gimenez, V.; Castro, N.F.; Catinaccio, A.; Catmore, J.R.; Cattai, A.; Caudron, J.; Cavaliere, V.; Cavallaro, E.; Cavalli, D.; Cavalli-Sforza, M.; Cavasinni, V.; Celebi, E.; Ceradini, F.; Cerda Alberich, L.; Cerqueira, A.S.; Cerri, A.; Cerrito, L.; Cerutti, F.; Cervelli, A.; Cetin, S.A.; Chafaq, A.; Chakraborty, D; Chan, S.K.; Chan, W.S.; Chan, Y.L.; Chapman, J.D.; Chargeishvili, B.; Charlton, D.G.; Chau, C.C.; Chavez Barajas, C.A.; Che, S.; Chegwidden, A.; Chekanov, S.; Chekulaev, S.V.; Chelkov, G.A.; Chelstowska, M.A.; Chen, C.; Chen, C.H.; Chen, H.; Chen, J.; Chen, J.; Chen, S.; Chen, S.J.; Chen, X.; Chen, Y.; Chen, Y-H.; Cheng, H.C.; Cheng, H.J.; Cheplakov, A.; Cheremushkina, E.; Cherkaoui El Moursli, R.; Cheu, E.; Cheung, K.; Chevalier, L.; Chiarella, V.; Chiarelli, G.; Chiodini, G.; Chisholm, A.S.; Chitan, A.; Chiu, I.; Chiu, Y.H.; Chizhov, M.V.; Choi, K.; Chomont, A.R.; Chouridou, S.; Chow, Y.S.; Christodoulou, V.; Chu, M.C.; Chudoba, J.; Chuinard, A.J.; Chwastowski, J.J.; Chytka, L.; Cinca, D.; Cindro, V.; Cioară, I.A.; Ciocio, A.; Cirotto, F.; Citron, Z.H.; Citterio, M.; Clark, A.; Clark, M.R.; Clark, P.J.; Clement, C.; Coadou, Y.; Cobal, M.; Coccaro, A.; Cochran, J.; Coimbra, A.E.C.; Colasurdo, L.; Cole, B.; Colijn, A.P.; Collot, J.; Conde Muiño, P.; Coniavitis, E.; Connell, S.H.; Connelly, I.A.; Constantinescu, S.; Conventi, F.; Cooper-Sarkar, A.M.; Cormier, F.; Cormier, K.J.R.; Corradi, M.; Corrigan, E.E.; Corriveau, F.; Cortes-Gonzalez, A.; Costa, M.J.; Costanzo, D.; Cottin, G.; Cowan, G.; Cox, B.E.; Crane, J.; Cranmer, K.; Crawley, S.J.; Creager, R.A.; Cree, G.; Crépé-Renaudin, S.; Crescioli, F.; Cristinziani, M.; Croft, V.; Crosetti, G.; Cueto, A.; Cuhadar Donszelmann, T.; Cukierman, A.R.; Cúth, J.; Czekierda, S.; Czodrowski, P.; Da Cunha Sargedas De Sousa, M.J.; Da Via, C.; Dabrowski, W.; Dado, T.; Dahbi, S.; Dai, T.; Dallaire, F.; Dallapiccola, C.; Dam, M.; D'amen, G.; Damp, J.; Dandoy, J.R.; Daneri, M.F.; Dang, N.P.; Dann, N.D; Danninger, M.; Dao, V.; Darbo, G.; Darmora, S.; Dartsi, O.; Dattagupta, A.; Daubney, T.; D'Auria, S.; Davey, W.; David, C.; Davidek, T.; Davis, D.R.; Dawe, E.; Dawson, I.; De, K.; De Asmundis, R.; De Benedetti, A.; De Beurs, M.; De Castro, S.; De Cecco, S.; De Groot, N.; de Jong, P.; De la Torre, H.; De Lorenzi, F.; De Maria, A.; De Pedis, D.; De Salvo, A.; De Sanctis, U.; De Santo, A.; De Vasconcelos Corga, K.; De Vivie De Regie, J.B.; Debenedetti, C.; Dedovich, D.V.; Dehghanian, N.; Del Gaudio, M.; Del Peso, J.; Delabat Diaz, Y.; Delgove, D.; Deliot, F.; Delitzsch, C.M.; Della Pietra, M.; Della Volpe, D.; Dell'Acqua, A.; Dell'Asta, L.; Delmastro, M.; Delporte, C.; Delsart, P.A.; DeMarco, D.A.; Demers, S.; Demichev, M.; Denisov, S.P.; Denysiuk, D.; D'Eramo, L.; Derendarz, D.; Derkaoui, J.E.; Derue, F.; Dervan, P.; Desch, K.; Deterre, C.; Dette, K.; Devesa, M.R.; Deviveiros, P.O.; Dewhurst, A.; Dhaliwal, S.; Di Bello, F.A.; Di Ciaccio, A.; Di Ciaccio, L.; Di Clemente, W.K.; Di Donato, C.; Di Girolamo, A.; Di Micco, B.; Di Nardo, R.; Di Petrillo, K.F.; Di Sipio, R.; Di Valentino, D.; Diaconu, C.; Diamond, M.; Dias, F.A.; Dias Do Vale, T.; Diaz, M.A.; Dickinson, J.; Diehl, E.B.; Dietrich, J.; Díez Cornell, S.; Dimitrievska, A.; Dingfelder, J.; Dittus, F.; Djama, F.; Djobava, T.; Djuvsland, J.I.; Do Vale, M.A.B.; Dobre, M.; Dodsworth, D.; Doglioni, C.; Dolejsi, J.; Dolezal, Z.; Donadelli, M.; Donini, J.; D'onofrio, A.; D'Onofrio, M.; Dopke, J.; Doria, A.; Dova, M.T.; Doyle, A.T.; Drechsler, E.; Dreyer, E.; Dreyer, T.; Du, Y.; Duarte-Campderros, J.; Dubinin, F.; Dubovsky, M.; Dubreuil, A.; Duchovni, E.; Duckeck, G.; Ducourthial, A.; Ducu, O.A.; Duda, D.; Dudarev, A.; Dudder, A.C.; Duffield, E.M.; Duflot, L.; Dührssen, M.; Dülsen, C.; Dumancic, M.; Dumitriu, A.E.; Duncan, A.K.; Dunford, M.; Duperrin, A.; Duran Yildiz, H.; Düren, M.; Durglishvili, A.; Duschinger, D.; Dutta, B.; Duvnjak, D.; Dyndal, M.; Dysch, S.; Dziedzic, B.S.; Eckardt, C.; Ecker, K.M.; Edgar, R.C.; Eifert, T.; Eigen, G.; Einsweiler, K.; Ekelof, T.; El Kacimi, M.; El Kosseifi, R.; Ellajosyula, V.; Ellert, M.; Ellinghaus, F.; Elliot, A.A.; Ellis, N.; Elmsheuser, J.; Elsing, M.; Emeliyanov, D.; Enari, Y.; Ennis, J.S.; Epland, M.B.; Erdmann, J.; Ereditato, A.; Errede, S.; Escalier, M.; Escobar, C.; Estrada Pastor, O.; Etienvre, A.I.; Etzion, E.; Evans, H.; Ezhilov, A.; Ezzi, M.; Fabbri, F.; Fabbri, L.; Fabiani, V.; Facini, G.; Faisca Rodrigues Pereira, R.M.; Fakhrutdinov, R.M.; Falciano, S.; Falke, P.J.; Falke, S.; Faltova, J.; Fang, Y.; Fanti, M.; Farbin, A.; Farilla, A.; Farina, E.M.; Farooque, T.; Farrell, S.; Farrington, S.M.; Farthouat, P.; Fassi, F.; Fassnacht, P.; Fassouliotis, D.; Faucci Giannelli, M.; Favareto, A.; Fawcett, W.J.; Fayard, L.; Fedin, O.L.; Fedorko, W.; Feickert, M.; Feigl, S.; Feligioni, L.; Feng, C.; Feng, E.J.; Feng, M.; Fenton, M.J.; Fenyuk, A.B.; Feremenga, L.; Ferrando, J.; Ferrari, A.; Ferrari, P.; Ferrari, R.; Ferreira de Lima, D.E.; Ferrer, A.; Ferrere, D.; Ferretti, C.; Fiedler, F.; Filipčič, A.; Filthaut, F.; Finelli, K.D.; Fiolhais, M.C.N.; Fiorini, L.; Fischer, C.; Fisher, W.C.; Flaschel, N.; Fleck, I.; Fleischmann, P.; Fletcher, R.R.M.; Flick, T.; Flierl, B.M.; Flores, L.M.; Flores Castillo, L.R.; Follega, F.M.; Fomin, N.; Forcolin, G.T.; Formica, A.; Förster, F.A.; Forti, A.C.; Foster, A.G.; Fournier, D.; Fox, H.; Fracchia, S.; Francavilla, P.; Franchini, M.; Franchino, S.; Francis, D.; Franconi, L.; Franklin, M.; Frate, M.; Fraternali, M.; Freeborn, D.; Fressard-Batraneanu, S.M.; Freund, B.; Freund, W.S.; Froidevaux, D.; Frost, J.A.; Fukunaga, C.; Fullana Torregrosa, E.; Fusayasu, T.; Fuster, J.; Gabizon, O.; Gabrielli, A.; Gabrielli, A.; Gach, G.P.; Gadatsch, S.; Gadow, P.; Gagliardi, G.; Gagnon, L.G.; Galea, C.; Galhardo, B.; Gallas, E.J.; Gallop, B.J.; Gallus, P.; Galster, G.; Gamboa Goni, R.; Gan, K.K.; Ganguly, S.; Gao, J.; Gao, Y.; Gao, Y.S.; García, C.; García Navarro, J.E.; García Pascual, J.A.; Garcia-Sciveres, M.; Gardner, R.W.; Garelli, N.; Garonne, V.; Gasnikova, K.; Gaudiello, A.; Gaudio, G.; Gavrilenko, I.L.; Gavrilyuk, A.; Gay, C.; Gaycken, G.; Gazis, E.N.; Gee, C.N.P.; Geisen, J.; Geisen, M.; Geisler, M.P.; Gellerstedt, K.; Gemme, C.; Genest, M.H.; Geng, C.; Gentile, S.; George, S.; Gerbaudo, D.; Gessner, G.; Ghasemi, S.; Ghasemi Bostanabad, M.; Ghneimat, M.; Giacobbe, B.; Giagu, S.; Giangiacomi, N.; Giannetti, P.; Giannini, A.; Gibson, S.M.; Gignac, M.; Gillberg, D.; Gilles, G.; Gingrich, D.M.; Giordani, M.P.; Giorgi, F.M.; Giraud, P.F.; Giromini, P.; Giugliarelli, G.; Giugni, D.; Giuli, F.; Giulini, M.; Gkaitatzis, S.; Gkialas, I.; Gkougkousis, E.L.; Gkountoumis, P.; Gladilin, L.K.; Glasman, C.; Glatzer, J.; Glaysher, P.C.F.; Glazov, A.; Goblirsch-Kolb, M.; Godlewski, J.; Goldfarb, S.; Golling, T.; Golubkov, D.; Gomes, A.; Goncalves Gama, R.; Gonçalo, R.; Gonella, G.; Gonella, L.; Gongadze, A.; Gonnella, F.; Gonski, J.L.; González de la Hoz, S.; Gonzalez-Sevilla, S.; Goossens, L.; Gorbounov, P.A.; Gordon, H.A.; Gorini, B.; Gorini, E.; Gorišek, A.; Goshaw, A.T.; Gössling, C.; Gostkin, M.I.; Gottardo, C.A.; Goudet, C.R.; Goujdami, D.; Goussiou, A.G.; Govender, N.; Goy, C.; Gozani, E.; Grabowska-Bold, I.; Gradin, P.O.J.; Graham, E.C.; Gramling, J.; Gramstad, E.; Grancagnolo, S.; Gratchev, V.; Gravila, P.M.; Gravili, F.G.; Gray, C.; Gray, H.M.; Greenwood, Z.D.; Grefe, C.; Gregersen, K.; Gregor, I.M.; Grenier, P.; Grevtsov, K.; Griffiths, J.; Grillo, A.A.; Grimm, K.; Grinstein, S.; Gris, Ph.; Grivaz, J.-F.; Groh, S.; Gross, E.; Grosse-Knetter, J.; Grossi, G.C.; Grout, Z.J.; Grud, C.; Grummer, A.; Guan, L.; Guan, W.; Guenther, J.; Guerguichon, A.; Guescini, F.; Guest, D.; Gugel, R.; Gui, B.; Guillemin, T.; Guindon, S.; Gul, U.; Gumpert, C.; Guo, J.; Guo, W.; Guo, Y.; Guo, Z.; Gupta, R.; Gurbuz, S.; Gustavino, G.; Gutelman, B.J.; Gutierrez, P.; Gutschow, C.; Guyot, C.; Guzik, M.P.; Gwenlan, C.; Gwilliam, C.B.; Haas, A.; Haber, C.; Hadavand, H.K.; Haddad, N.; Hadef, A.; Hageböck, S.; Hagihara, M.; Hakobyan, H.; Haleem, M.; Haley, J.; Halladjian, G.; Hallewell, G.D.; Hamacher, K.; Hamal, P.; Hamano, K.; Hamilton, A.; Hamity, G.N.; Han, K.; Han, L.; Han, S.; Hanagaki, K.; Hance, M.; Handl, D.M.; Haney, B.; Hankache, R.; Hanke, P.; Hansen, E.; Hansen, J.B.; Hansen, J.D.; Hansen, M.C.; Hansen, P.H.; Hara, K.; Hard, A.S.; Harenberg, T.; Harkusha, S.; Harrison, P.F.; Hartmann, N.M.; Hasegawa, Y.; Hasib, A.; Hassani, S.; Haug, S.; Hauser, R.; Hauswald, L.; Havener, L.B.; Havranek, M.; Hawkes, C.M.; Hawkings, R.J.; Hayden, D.; Hayes, C.; Hays, C.P.; Hays, J.M.; Hayward, H.S.; Haywood, S.J.; Heath, M.P.; Hedberg, V.; Heelan, L.; Heer, S.; Heidegger, K.K.; Heilman, J.; Heim, S.; Heim, T.; Heinemann, B.; Heinrich, J.J.; Heinrich, L.; Heinz, C.; Hejbal, J.; Helary, L.; Held, A.; Hellesund, S.; Hellman, S.; Helsens, C.; Henderson, R.C.W.; Heng, Y.; Henkelmann, S.; Henriques Correia, A.M.; Herbert, G.H.; Herde, H.; Herget, V.; Hernández Jiménez, Y.; Herr, H.; Herrmann, M.G.; Herten, G.; Hertenberger, R.; Hervas, L.; Herwig, T.C.; Hesketh, G.G.; Hessey, N.P.; Hetherly, J.W.; Higashino, S.; Higón-Rodriguez, E.; Hildebrand, K.; Hill, E.; Hill, J.C.; Hill, K.K.; Hiller, K.H.; Hillier, S.J.; Hils, M.; Hinchliffe, I.; Hirose, M.; Hirschbuehl, D.; Hiti, B.; Hladik, O.; Hlaluku, D.R.; Hoad, X.; Hobbs, J.; Hod, N.; Hodgkinson, M.C.; Hoecker, A.; Hoeferkamp, M.R.; Hoenig, F.; Hohn, D.; Hohov, D.; Holmes, T.R.; Holzbock, M.; Homann, M.; Honda, S.; Honda, T.; Hong, T.M.; Hönle, A.; Hooberman, B.H.; Hopkins, W.H.; Horii, Y.; Horn, P.; Horton, A.J.; Horyn, L.A.; Hostachy, J-Y.; Hostiuc, A.; Hou, S.; Hoummada, A.; Howarth, J.; Hoya, J.; Hrabovsky, M.; Hrdinka, J.; Hristova, I.; Hrivnac, J.; Hrynevich, A.; Hryn'ova, T.; Hsu, P.J.; Hsu, S.-C.; Hu, Q.; Hu, S.; Huang, Y.; Hubacek, Z.; Hubaut, F.; Huebner, M.; Huegging, F.; Huffman, T.B.; Hughes, E.W.; Huhtinen, M.; Hunter, R.F.H.; Huo, P.; Hupe, A.M.; Huseynov, N.; Huston, J.; Huth, J.; Hyneman, R.; Iacobucci, G.; Iakovidis, G.; Ibragimov, I.; Iconomidou-Fayard, L.; Idrissi, Z.; Iengo, P.; Ignazzi, R.; Igonkina, O.; Iguchi, R.; Iizawa, T.; Ikegami, Y.; Ikeno, M.; Iliadis, D.; Ilic, N.; Iltzsche, F.; Introzzi, G.; Iodice, M.; Iordanidou, K.; Ippolito, V.; Isacson, M.F.; Ishijima, N.; Ishino, M.; Ishitsuka, M.; Islam, W.; Issever, C.; Istin, S.; Ito, F.; Iturbe Ponce, J.M.; Iuppa, R.; Ivina, A.; Iwasaki, H.; Izen, J.M.; Izzo, V.; Jacka, P.; Jackson, P.; Jacobs, R.M.; Jain, V.; Jäkel, G.; Jakobi, K.B.; Jakobs, K.; Jakobsen, S.; Jakoubek, T.; Jamin, D.O.; Jana, D.K.; Jansky, R.; Janssen, J.; Janus, M.; Janus, P.A.; Jarlskog, G.; Javadov, N.; Javůrek, T.; Javurkova, M.; Jeanneau, F.; Jeanty, L.; Jejelava, J.; Jelinskas, A.; Jenni, P.; Jeong, J.; Jézéquel, S.; Ji, H.; Jia, J.; Jiang, H.; Jiang, Y.; Jiang, Z.; Jiggins, S.; Jimenez Morales, F.A.; Jimenez Pena, J.; Jin, S.; Jinaru, A.; Jinnouchi, O.; Jivan, H.; Johansson, P.; Johns, K.A.; Johnson, C.A.; Johnson, W.J.; Jon-And, K.; Jones, R.W.L.; Jones, S.D.; Jones, S.; Jones, T.J.; Jongmanns, J.; Jorge, P.M.; Jovicevic, J.; Ju, X.; Junggeburth, J.J.; Juste Rozas, A.; Kaczmarska, A.; Kado, M.; Kagan, H.; Kagan, M.; Kaji, T.; Kajomovitz, E.; Kalderon, C.W.; Kaluza, A.; Kama, S.; Kamenshchikov, A.; Kanjir, L.; Kano, Y.; Kantserov, V.A.; Kanzaki, J.; Kaplan, B.; Kaplan, L.S.; Kar, D.; Kareem, M.J.; Karentzos, E.; Karpov, S.N.; Karpova, Z.M.; Kartvelishvili, V.; Karyukhin, A.N.; Kashif, L.; Kass, R.D.; Kastanas, A.; Kataoka, Y.; Kato, C.; Katzy, J.; Kawade, K.; Kawagoe, K.; Kawamoto, T.; Kawamura, G.; Kay, E.F.; Kazanin, V.F.; Keeler, R.; Kehoe, R.; Keller, J.S.; Kellermann, E.; Kempster, J.J.; Kendrick, J.; Kepka, O.; Kersten, S.; Kerševan, B.P.; Keyes, R.A.; Khader, M.; Khalil-Zada, F.; Khanov, A.; Kharlamov, A.G.; Kharlamova, T.; Khodinov, A.; Khoo, T.J.; Khramov, E.; Khubua, J.; Kido, S.; Kiehn, M.; Kilby, C.R.; Kim, Y.K.; Kimura, N.; Kind, O.M.; King, B.T.; Kirchmeier, D.; Kirk, J.; Kiryunin, A.E.; Kishimoto, T.; Kisielewska, D.; Kitali, V.; Kivernyk, O.; Kladiva, E.; Klapdor-Kleingrothaus, T.; Klein, M.H.; Klein, M.; Klein, U.; Kleinknecht, K.; Klimek, P.; Klimentov, A.; Klingenberg, R.; Klingl, T.; Klioutchnikova, T.; Klitzner, F.F.; Kluit, P.; Kluth, S.; Kneringer, E.; Knoops, E.B.F.G.; Knue, A.; Kobayashi, A.; Kobayashi, D.; Kobayashi, T.; Kobel, M.; Kocian, M.; Kodys, P.; Koffas, T.; Koffeman, E.; Köhler, N.M.; Koi, T.; Kolb, M.; Koletsou, I.; Kondo, T.; Kondrashova, N.; Köneke, K.; König, A.C.; Kono, T.; Konoplich, R.; Konstantinides, V.; Konstantinidis, N.; Konya, B.; Kopeliansky, R.; Koperny, S.; Korcyl, K.; Kordas, K.; Korn, A.; Korolkov, I.; Korolkova, E.V.; Kortner, O.; Kortner, S.; Kosek, T.; Kostyukhin, V.V.; Kotwal, A.; Koulouris, A.; Kourkoumeli-Charalampidi, A.; Kourkoumelis, C.; Kourlitis, E.; Kouskoura, V.; Kowalewska, A.B.; Kowalewski, R.; Kowalski, T.Z.; Kozakai, C.; Kozanecki, W.; Kozhin, A.S.; Kramarenko, V.A.; Kramberger, G.; Krasnopevtsev, D.; Krasny, M.W.; Krasznahorkay, A.; Krauss, D.; Kremer, J.A.; Kretzschmar, J.; Krieger, P.; Krizka, K.; Kroeninger, K.; Kroha, H.; Kroll, J.; Kroll, J.; Krstic, J.; Kruchonak, U.; Krüger, H.; Krumnack, N.; Kruse, M.C.; Kubota, T.; Kuday, S.; Kuechler, J.T.; Kuehn, S.; Kugel, A.; Kuger, F.; Kuhl, T.; Kukhtin, V.; Kukla, R.; Kulchitsky, Y.; Kuleshov, S.; Kulinich, Y.P.; Kuna, M.; Kunigo, T.; Kupco, A.; Kupfer, T.; Kuprash, O.; Kurashige, H.; Kurchaninov, L.L.; Kurochkin, Y.A.; Kurth, M.G.; Kuwertz, E.S.; Kuze, M.; Kvita, J.; Kwan, T.; La Rosa, A.; La Rosa Navarro, J.L.; La Rotonda, L.; La Ruffa, F.; Lacasta, C.; Lacava, F.; Lacey, J.; Lack, D.P.J.; Lacker, H.; Lacour, D.; Ladygin, E.; Lafaye, R.; Laforge, B.; Lagouri, T.; Lai, S.; Lammers, S.; Lampl, W.; Lançon, E.; Landgraf, U.; Landon, M.P.J.; Lanfermann, M.C.; Lang, V.S.; Lange, J.C.; Langenberg, R.J.; Lankford, A.J.; Lanni, F.; Lantzsch, K.; Lanza, A.; Lapertosa, A.; Laplace, S.; Laporte, J.F.; Lari, T.; Lasagni Manghi, F.; Lassnig, M.; Lau, T.S.; Laudrain, A.; Lavorgna, M.; Law, A.T.; Laycock, P.; Lazzaroni, M.; Le, B.; Le Dortz, O.; Le Guirriec, E.; Le Quilleuc, E.P.; LeBlanc, M.; LeCompte, T.; Ledroit-Guillon, F.; Lee, C.A.; Lee, G.R.; Lee, L.; Lee, S.C.; Lefebvre, B.; Lefebvre, M.; Legger, F.; Leggett, C.; Lehmann, N.; Lehmann Miotto, G.; Leight, W.A.; Leisos, A.; Leite, M.A.L.; Leitner, R.; Lellouch, D.; Lemmer, B.; Leney, K.J.C.; Lenz, T.; Lenzi, B.; Leone, R.; Leone, S.; Leonidopoulos, C.; Lerner, G.; Leroy, C.; Les, R.; Lesage, A.A.J.; Lester, C.G.; Levchenko, M.; Levêque, J.; Levin, D.; Levinson, L.J.; Lewis, D.; Li, B.; Li, C-Q.; Li, H.; Li, L.; Li, Q.; Li, Q.Y.; Li, S.; Li, X.; Li, Y.; Liang, Z.; Liberti, B.; Liblong, A.; Lie, K.; Liem, S.; Limosani, A.; Lin, C.Y.; Lin, K.; Lin, T.H.; Linck, R.A.; Lindon, J.H.; Lindquist, B.E.; Lionti, A.L.; Lipeles, E.; Lipniacka, A.; Lisovyi, M.; Liss, T.M.; Lister, A.; Litke, A.M.; Little, J.D.; Liu, B.; Liu, B.L; Liu, H.B.; Liu, H.; Liu, J.B.; Liu, J.K.K.; Liu, K.; Liu, M.; Liu, P.; Liu, Y.; Liu, Y.L.; Liu, Y.W.; Livan, M.; Lleres, A.; Llorente Merino, J.; Lloyd, S.L.; Lo, C.Y.; Lo Sterzo, F.; Lobodzinska, E.M.; Loch, P.; Lohse, T.; Lohwasser, K.; Lokajicek, M.; Long, B.A.; Long, J.D.; Long, R.E.; Longo, L.; Looper, K.A.; Lopez, J.A.; Lopez Paz, I.; Lopez Solis, A.; Lorenz, J.; Lorenzo Martinez, N.; Losada, M.; Lösel, P.J.; Lösle, A.; Lou, X.; Lou, X.; Lounis, A.; Love, J.; Love, P.A.; Lozano Bahilo, J.J.; Lu, H.; Lu, M.; Lu, N.; Lu, Y.J.; Lubatti, H.J.; Luci, C.; Lucotte, A.; Luedtke, C.; Luehring, F.; Luise, I.; Luminari, L.; Lund-Jensen, B.; Lutz, M.S.; Luzi, P.M.; Lynn, D.; Lysak, R.; Lytken, E.; Lyu, F.; Lyubushkin, V.; Ma, H.; Ma, L.L.; Ma, Y.; Maccarrone, G.; Macchiolo, A.; Macdonald, C.M.; Machado Miguens, J.; Madaffari, D.; Madar, R.; Mader, W.F.; Madsen, A.; Madysa, N.; Maeda, J.; Maekawa, K.; Maeland, S.; Maeno, T.; Maevskiy, A.S.; Magerl, V.; Maidantchik, C.; Maier, T.; Maio, A.; Majersky, O.; Majewski, S.; Makida, Y.; Makovec, N.; Malaescu, B.; Malecki, Pa.; Maleev, V.P.; Malek, F.; Mallik, U.; Malon, D.; Malone, C.; Maltezos, S.; Malyukov, S.; Mamuzic, J.; Mancini, G.; Mandić, I.; Maneira, J.; Manhaes de Andrade Filho, L.; Manjarres Ramos, J.; Mankinen, K.H.; Mann, A.; Manousos, A.; Mansoulie, B.; Mansour, J.D.; Mantoani, M.; Manzoni, S.; Marceca, G.; March, L.; Marchese, L.; Marchiori, G.; Marcisovsky, M.; Marin Tobon, C.A.; Marjanovic, M.; Marley, D.E.; Marroquim, F.; Marshall, Z.; Martensson, M.U.F; Marti-Garcia, S.; Martin, C.B.; Martin, T.A.; Martin, V.J.; Martin dit Latour, B.; Martinez, M.; Martinez Outschoorn, V.I.; Martin-Haugh, S.; Martoiu, V.S.; Martyniuk, A.C.; Marzin, A.; Masetti, L.; Mashimo, T.; Mashinistov, R.; Masik, J.; Maslennikov, A.L.; Mason, L.H.; Massa, L.; Massarotti, P.; Mastrandrea, P.; Mastroberardino, A.; Masubuchi, T.; Mättig, P.; Maurer, J.; Maček, B.; Maxfield, S.J.; Maximov, D.A.; Mazini, R.; Maznas, I.; Mazza, S.M.; Mc Fadden, N.C.; Mc Goldrick, G.; Mc Kee, S.P.; McCarn, A.; McCarthy, T.G.; McClymont, L.I.; McDonald, E.F.; Mcfayden, J.A.; Mchedlidze, G.; McKay, M.A.; McLean, K.D.; McMahon, S.J.; McNamara, P.C.; McNicol, C.J.; McPherson, R.A.; Mdhluli, J.E.; Meadows, Z.A.; Meehan, S.; Megy, T.M.; Mehlhase, S.; Mehta, A.; Meideck, T.; Meirose, B.; Melini, D.; Mellado Garcia, B.R.; Mellenthin, J.D.; Melo, M.; Meloni, F.; Melzer, A.; Menary, S.B.; Mendes Gouveia, E.D.; Meng, L.; Meng, X.T.; Mengarelli, A.; Menke, S.; Meoni, E.; Mergelmeyer, S.; Merlassino, C.; Mermod, P.; Merola, L.; Meroni, C.; Merritt, F.S.; Messina, A.; Metcalfe, J.; Mete, A.S.; Meyer, C.; Meyer, J.; Meyer, J-P.; Meyer Zu Theenhausen, H.; Miano, F.; Middleton, R.P.; Mijović, L.; Mikenberg, G.; Mikestikova, M.; Mikuž, M.; Milesi, M.; Milic, A.; Millar, D.A.; Miller, D.W.; Milov, A.; Milstead, D.A.; Minaenko, A.A.; Miñano Moya, M.; Minashvili, I.A.; Mincer, A.I.; Mindur, B.; Mineev, M.; Minegishi, Y.; Ming, Y.; Mir, L.M.; Mirto, A.; Mistry, K.P.; Mitani, T.; Mitrevski, J.; Mitsou, V.A.; Miucci, A.; Miyagawa, P.S.; Mizukami, A.; Mjörnmark, J.U.; Mkrtchyan, T.; Mlynarikova, M.; Moa, T.; Mochizuki, K.; Mogg, P.; Mohapatra, S.; Molander, S.; Moles-Valls, R.; Mondragon, M.C.; Mönig, K.; Monk, J.; Monnier, E.; Montalbano, A.; Montejo Berlingen, J.; Monticelli, F.; Monzani, S.; Morange, N.; Moreno, D.; Moreno Llácer, M.; Morettini, P.; Morgenstern, M.; Morgenstern, S.; Mori, D.; Morii, M.; Morinaga, M.; Morisbak, V.; Morley, A.K.; Mornacchi, G.; Morris, A.P.; Morris, J.D.; Morvaj, L.; Moschovakos, P.; Mosidze, M.; Moss, H.J.; Moss, J.; Motohashi, K.; Mount, R.; Mountricha, E.; Moyse, E.J.W.; Muanza, S.; Mueller, F.; Mueller, J.; Mueller, R.S.P.; Muenstermann, D.; Mullier, G.A.; Munoz Sanchez, F.J.; Murin, P.; Murray, W.J.; Murrone, A.; Muškinja, M.; Mwewa, C.; Myagkov, A.G.; Myers, J.; Myska, M.; Nachman, B.P.; Nackenhorst, O.; Nagai, K.; Nagano, K.; Nagasaka, Y.; Nagel, M.; Nagy, E.; Nairz, A.M.; Nakahama, Y.; Nakamura, K.; Nakamura, T.; Nakano, I.; Nanjo, H.; Napolitano, F.; Naranjo Garcia, R.F.; Narayan, R.; Narrias Villar, D.I.; Naryshkin, I.; Naumann, T.; Navarro, G.; Nayyar, R.; Neal, H.A.; Nechaeva, P.Y.; Neep, T.J.; Negri, A.; Negrini, M.; Nektarijevic, S.; Nellist, C.; Nelson, M.E.; Nemecek, S.; Nemethy, P.; Nessi, M.; Neubauer, M.S.; Neumann, M.; Newman, P.R.; Ng, T.Y.; Ng, Y.S.; Nguyen, H.D.N.; Nguyen Manh, T.; Nibigira, E.; Nickerson, R.B.; Nicolaidou, R.; Nielsen, J.; Nikiforou, N.; Nikolaenko, V.; Nikolic-Audit, I.; Nikolopoulos, K.; Nilsson, P.; Ninomiya, Y.; Nisati, A.; Nishu, N.; Nisius, R.; Nitsche, I.; Nitta, T.; Nobe, T.; Noguchi, Y.; Nomachi, M.; Nomidis, I.; Nomura, M.A.; Nooney, T.; Nordberg, M.; Norjoharuddeen, N.; Novak, T.; Novgorodova, O.; Novotny, R.; Nozka, L.; Ntekas, K.; Nurse, E.; Nuti, F.; Oakham, F.G.; Oberlack, H.; Obermann, T.; Ocariz, J.; Ochi, A.; Ochoa, I.; Ochoa-Ricoux, J.P.; O'Connor, K.; Oda, S.; Odaka, S.; Oerdek, S.; Oh, A.; Oh, S.H.; Ohm, C.C.; Oide, H.; Ojeda, M.L.; Okawa, H.; Okazaki, Y.; Okumura, Y.; Okuyama, T.; Olariu, A.; Oleiro Seabra, L.F.; Olivares Pino, S.A.; Oliveira Damazio, D.; Oliver, J.L.; Olsson, M.J.R.; Olszewski, A.; Olszowska, J.; O'Neil, D.C.; Onofre, A.; Onogi, K.; Onyisi, P.U.E.; Oppen, H.; Oreglia, M.J.; Oren, Y.; Orestano, D.; Orgill, E.C.; Orlando, N.; O'Rourke, A.A.; Orr, R.S.; Osculati, B.; O'Shea, V.; Ospanov, R.; Otero y Garzon, G.; Otono, H.; Ouchrif, M.; Ould-Saada, F.; Ouraou, A.; Ouyang, Q.; Owen, M.; Owen, R.E.; Ozcan, V.E.; Ozturk, N.; Pacalt, J.; Pacey, H.A.; Pachal, K.; Pacheco Pages, A.; Pacheco Rodriguez, L.; Padilla Aranda, C.; Pagan Griso, S.; Paganini, M.; Palacino, G.; Palazzo, S.; Palestini, S.; Palka, M.; Pallin, D.; Panagoulias, I.; Pandini, C.E.; Panduro Vazquez, J.G.; Pani, P.; Panizzo, G.; Paolozzi, L.; Papadopoulou, T.D.; Papageorgiou, K.; Paramonov, A.; Paredes Hernandez, D.; Paredes Saenz, S.R.; Parida, B.; Parker, A.J.; Parker, K.A.; Parker, M.A.; Parodi, F.; Parsons, J.A.; Parzefall, U.; Pascuzzi, V.R.; Pasner, J.M.P.; Pasqualucci, E.; Passaggio, S.; Pastore, F.; Pasuwan, P.; Pataraia, S.; Pater, J.R.; Pathak, A.; Pauly, T.; Pearson, B.; Pedersen, M.; Pedraza Diaz, L.; Pedro, R.; Peleganchuk, S.V.; Penc, O.; Peng, C.; Peng, H.; Peralva, B.S.; Perego, M.M.; Pereira Peixoto, A.P.; Perepelitsa, D.V.; Peri, F.; Perini, L.; Pernegger, H.; Perrella, S.; Peshekhonov, V.D.; Peters, K.; Peters, R.F.Y.; Petersen, B.A.; Petersen, T.C.; Petit, E.; Petridis, A.; Petridou, C.; Petroff, P.; Petrov, M.; Petrucci, F.; Pettee, M.; Pettersson, N.E.; Peyaud, A.; Pezoa, R.; Pham, T.; Phillips, F.H.; Phillips, P.W.; Piacquadio, G.; Pianori, E.; Picazio, A.; Pickering, M.A.; Pickles, R.H.; Piegaia, R.; Pilcher, J.E.; Pilkington, A.D.; Pinamonti, M.; Pinfold, J.L.; Pitt, M.; Pleier, M.-A.; Pleskot, V.; Plotnikova, E.; Pluth, D.; Podberezko, P.; Poettgen, R.; Poggi, R.; Poggioli, L.; Pogrebnyak, I.; Pohl, D.; Pokharel, I.; Polesello, G.; Poley, A.; Policicchio, A.; Polifka, R.; Polini, A.; Pollard, C.S.; Polychronakos, V.; Ponomarenko, D.; Pontecorvo, L.; Popeneciu, G.A.; Portillo Quintero, D.M.; Pospisil, S.; Potamianos, K.; Potrap, I.N.; Potter, C.J.; Potti, H.; Poulsen, T.; Poveda, J.; Powell, T.D.; Pozo Astigarraga, M.E.; Pralavorio, P.; Prell, S.; Price, D.; Primavera, M.; Prince, S.; Proklova, N.; Prokofiev, K.; Prokoshin, F.; Protopopescu, S.; Proudfoot, J.; Przybycien, M.; Puri, A.; Puzo, P.; Qian, J.; Qin, Y.; Quadt, A.; Queitsch-Maitland, M.; Qureshi, A.; Rados, P.; Ragusa, F.; Rahal, G.; Raine, J.A.; Rajagopalan, S.; Ramirez Morales, A.; Rashid, T.; Raspopov, S.; Ratti, M.G.; Rauch, D.M.; Rauscher, F.; Rave, S.; Ravina, B.; Ravinovich, I.; Rawling, J.H.; Raymond, M.; Read, A.L.; Readioff, N.P.; Reale, M.; Rebuzzi, D.M.; Redelbach, A.; Redlinger, G.; Reece, R.; Reed, R.G.; Reeves, K.; Rehnisch, L.; Reichert, J.; Reiss, A.; Rembser, C.; Ren, H.; Rescigno, M.; Resconi, S.; Resseguie, E.D.; Rettie, S.; Reynolds, E.; Rezanova, O.L.; Reznicek, P.; Ricci, E.; Richter, R.; Richter, S.; Richter-Was, E.; Ricken, O.; Ridel, M.; Rieck, P.; Riegel, C.J.; Rifki, O.; Rijssenbeek, M.; Rimoldi, A.; Rimoldi, M.; Rinaldi, L.; Ripellino, G.; Ristić, B.; Ritsch, E.; Riu, I.; Rivera Vergara, J.C.; Rizatdinova, F.; Rizvi, E.; Rizzi, C.; Roberts, R.T.; Robertson, S.H.; Robinson, D.; Robinson, J.E.M.; Robson, A.; Rocco, E.; Roda, C.; Rodina, Y.; Rodriguez Bosca, S.; Rodriguez Perez, A.; Rodriguez Rodriguez, D.; Rodríguez Vera, A.M.; Roe, S.; Rogan, C.S.; Røhne, O.; Röhrig, R.; Roland, C.P.A.; Roloff, J.; Romaniouk, A.; Romano, M.; Rompotis, N.; Ronzani, M.; Roos, L.; Rosati, S.; Rosbach, K.; Rose, P.; Rosien, N-A.; Rossi, E.; Rossi, E.; Rossi, L.P.; Rossini, L.; Rosten, J.H.N.; Rosten, R.; Rotaru, M.; Rothberg, J.; Rousseau, D.; Roy, D.; Rozanov, A.; Rozen, Y.; Ruan, X.; Rubbo, F.; Rühr, F.; Ruiz-Martinez, A.; Rurikova, Z.; Rusakovich, N.A.; Russell, H.L.; Rutherfoord, J.P.; Rüttinger, E.M.; Ryabov, Y.F.; Rybar, M.; Rybkin, G.; Ryu, S.; Ryzhov, A.; Rzehorz, G.F.; Sabatini, P.; Sabato, G.; Sacerdoti, S.; Sadrozinski, H.F-W.; Sadykov, R.; Safai Tehrani, F.; Saha, P.; Sahinsoy, M.; Sahu, A.; Saimpert, M.; Saito, M.; Saito, T.; Sakamoto, H.; Sakharov, A.; Salamani, D.; Salamanna, G.; Salazar Loyola, J.E.; Salek, D.; Sales De Bruin, P.H.; Salihagic, D.; Salnikov, A.; Salt, J.; Salvatore, D.; Salvatore, F.; Salvucci, A.; Salzburger, A.; Samarati, J.; Sammel, D.; Sampsonidis, D.; Sampsonidou, D.; Sánchez, J.; Sanchez Pineda, A.; Sandaker, H.; Sander, C.O.; Sandhoff, M.; Sandoval, C.; Sankey, D.P.C.; Sannino, M.; Sano, Y.; Sansoni, A.; Santoni, C.; Santos, H.; Santoyo Castillo, I.; Santra, A.; Sapronov, A.; Saraiva, J.G.; Sasaki, O.; Sato, K.; Sauvan, E.; Savard, P.; Savic, N.; Sawada, R.; Sawyer, C.; Sawyer, L.; Sbarra, C.; Sbrizzi, A.; Scanlon, T.; Schaarschmidt, J.; Schacht, P.; Schachtner, B.M.; Schaefer, D.; Schaefer, L.; Schaeffer, J.; Schaepe, S.; Schäfer, U.; Schaffer, A.C.; Schaile, D.; Schamberger, R.D.; Scharmberg, N.; Schegelsky, V.A.; Scheirich, D.; Schenck, F.; Schernau, M.; Schiavi, C.; Schier, S.; Schildgen, L.K.; Schillaci, Z.M.; Schioppa, E.J.; Schioppa, M.; Schleicher, K.E.; Schlenker, S.; Schmidt-Sommerfeld, K.R.; Schmieden, K.; Schmitt, C.; Schmitt, S.; Schmitz, S.; Schmoeckel, J.C.; Schnoor, U.; Schoeffel, L.; Schoening, A.; Schopf, E.; Schott, M.; Schouwenberg, J.F.P.; Schovancova, J.; Schramm, S.; Schulte, A.; Schultz-Coulon, H-C.; Schumacher, M.; Schumm, B.A.; Schune, Ph.; Schwartzman, A.; Schwarz, T.A.; Schweiger, H.; Schwemling, Ph.; Schwienhorst, R.; Sciandra, A.; Sciolla, G.; Scornajenghi, M.; Scuri, F.; Scutti, F.; Scyboz, L.M.; Searcy, J.; Sebastiani, C.D.; Seema, P.; Seidel, S.C.; Seiden, A.; Seiss, T.; Seixas, J.M.; Sekhniaidze, G.; Sekhon, K.; Sekula, S.J.; Semprini-Cesari, N.; Sen, S.; Senkin, S.; Serfon, C.; Serin, L.; Serkin, L.; Sessa, M.; Severini, H.; Sforza, F.; Sfyrla, A.; Shabalina, E.; Shahinian, J.D.; Shaikh, N.W.; Shan, L.Y.; Shang, R.; Shank, J.T.; Shapiro, M.; Sharma, A.S.; Sharma, A.; Shatalov, P.B.; Shaw, K.; Shaw, S.M.; Shcherbakova, A.; Shen, Y.; Sherafati, N.; Sherman, A.D.; Sherwood, P.; Shi, L.; Shimizu, S.; Shimmin, C.O.; Shimojima, M.; Shipsey, I.P.J.; Shirabe, S.; Shiyakova, M.; Shlomi, J.; Shmeleva, A.; Shoaleh Saadi, D.; Shochet, M.J.; Shojaii, S.; Shope, D.R.; Shrestha, S.; Shulga, E.; Sicho, P.; Sickles, A.M.; Sidebo, P.E.; Sideras Haddad, E.; Sidiropoulou, O.; Sidoti, A.; Siegert, F.; Sijacki, Dj.; Silva, J.; Silva, M.; Silva Oliveira, M.V.; Silverstein, S.B.; Simic, L.; Simion, S.; Simioni, E.; Simon, M.; Simoniello, R.; Sinervo, P.; Sinev, N.B.; Sioli, M.; Siragusa, G.; Siral, I.; Sivoklokov, S.Yu.; Sjölin, J.; Skubic, P.; Slater, M.; Slavicek, T.; Slawinska, M.; Sliwa, K.; Slovak, R.; Smakhtin, V.; Smart, B.H.; Smiesko, J.; Smirnov, N.; Smirnov, S.Yu.; Smirnov, Y.; Smirnova, L.N.; Smirnova, O.; Smith, J.W.; Smith, M.N.K.; Smizansk...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physics Letters B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108 to 128</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0370-2693</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812377</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>