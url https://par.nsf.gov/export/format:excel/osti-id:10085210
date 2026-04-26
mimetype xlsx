--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10085210</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP10(2018)159</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measurements of differential cross sections of top quark pair production in association with jets in pp collisions at s=13$$ \sqrt{s}=13 $$ TeV using the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aaboud, M.; Aad, G.; Abbott, B.; Abdinov, O.; Abeloos, B.; Abidi, S. H.; AbouZeid, O. S.; Abraham, N. L.; Abramowicz, H.; Abreu, H.; Abulaiti, Y.; Acharya, B. S.; Adachi, S.; Adamczyk, L.; Adelman, J.; Adersberger, M.; Adye, T.; Affolder, A. A.; Afik, Y.; Agheorghiesei, C.; Aguilar-Saavedra, J. A.; Ahmadov, F.; Aielli, G.; Akatsuka, S.; Akerstedt, H.; Åkesson, T. P.; Akilli, E.; Akimov, A. V.; Alberghi, G. L.; Albert, J.; Albicocco, P.; Alconada Verzini, M. J.; Alderweireldt, S.; Aleksa, M.; Aleksandrov, I. N.; Alexa, C.; Alexander, G.; Alexopoulos, T.; Alhroob, M.; Ali, B.; Alimonti, G.; Alison, J.; Alkire, S. P.; Allbrooke, B. M.; Allen, B. W.; Allport, P. P.; Aloisio, A.; Alonso, A.; Alonso, F.; Alpigiani, C.; Alshehri, A. A.; Alstaty, M. I.; Alvarez Gonzalez, B.; Álvarez Piqueras, D.; Alviggi, M. G.; Amadio, B. T.; Amaral Coutinho, Y.; Amelung, C.; Amidei, D.; Amor Dos Santos, S. P.; Amoroso, S.; Anastopoulos, C.; Ancu, L. S.; Andari, N.; Andeen, T.; Anders, C. F.; Anders, J. K.; Anderson, K. J.; Andreazza, A.; Andrei, V.; Angelidakis, S.; Angelozzi, I.; Angerami, A.; Anisenkov, A. V.; Anjos, N.; Annovi, A.; Antel, C.; Antonelli, M.; Antonov, A.; Antrim, D. J.; Anulli, F.; Aoki, M.; Aperio Bella, L.; Arabidze, G.; Arai, Y.; Araque, J. P.; Araujo Ferraz, V.; Arce, A. T.; Ardell, R. E.; Arduh, F. A.; Arguin, J-F.; Argyropoulos, S.; Arik, M.; Armbruster, A. J.; Armitage, L. J.; Arnaez, O.; Arnold, H.; Arratia, M.; Arslan, O.; Artamonov, A.; Artoni, G.; Artz, S.; Asai, S.; Asbah, N.; Ashkenazi, A.; Asquith, L.; Assamagan, K.; Astalos, R.; Atkinson, M.; Atlay, N. B.; Augsten, K.; Avolio, G.; Axen, B.; Ayoub, M. K.; Azuelos, G.; Baas, A. E.; Baca, M. J.; Bachacou, H.; Bachas, K.; Backes, M.; Bagnaia, P.; Bahmani, M.; Bahrasemani, H.; Baines, J. T.; Bajic, M.; Baker, O. K.; Bakker, P. J.; Baldin, E. M.; Balek, P.; Balli, F.; Balunas, W. K.; Banas, E.; Bandyopadhyay, A.; Banerjee, S.; Bannoura, A. A.; Barak, L.; Barberio, E. L.; Barberis, D.; Barbero, M.; Barillari, T.; Barisits, M-S.; Barkeloo, J.; Barklow, T.; Barlow, N.; Barnes, S. L.; Barnett, B. M.; Barnett, R. M.; Barnovska-Blenessy, Z.; Baroncelli, A.; Barone, G.; Barr, A. J.; Barranco Navarro, L.; Barreiro, F.; Barreiro Guimarães da Costa, J.; Bartoldus, R.; Barton, A. E.; Bartos, P.; Basalaev, A.; Bassalat, A.; Bates, R. L.; Batista, S. J.; Batley, J. R.; Battaglia, M.; Bauce, M.; Bauer, F.; Bauer, K. T.; Bawa, H. S.; Beacham, J. B.; Beattie, M. D.; Beau, T.; Beauchemin, P. H.; Bechtle, P.; Beck, H. C.; Beck, H. P.; Becker, K.; Becker, M.; Becot, C.; Beddall, A.; Beddall, A. J.; Bednyakov, V. A.; Bedognetti, M.; Bee, C. P.; Beermann, T. A.; Begalli, M.; Begel, M.; Behr, J. K.; Bell, A. S.; Bella, G.; Bellagamba, L.; Bellerive, A.; Bellomo, M.; Belotskiy, K.; Beltramello, O.; Belyaev, N. L.; Benary, O.; Benchekroun, D.; Bender, M.; Benekos, N.; Benhammou, Y.; Benhar Noccioli, E.; Benitez, J.; Benjamin, D. P.; Benoit, M.; Bensinger, J. R.; Bentvelsen, S.; Beresford, L.; Beretta, M.; Berge, D.; Bergeaas Kuutmann, E.; Berger, N.; Bergsten, L. J.; Beringer, J.; Berlendis, S.; Bernard, N. R.; Bernardi, G.; Bernius, C.; Bernlochner, F. U.; Berry, T.; Berta, P.; Bertella, C.; Bertoli, G.; Bertram, I. A.; Bertsche, C.; Besjes, G. J.; Bessidskaia Bylund, O.; Bessner, M.; Besson, N.; Bethani, A.; Bethke, S.; Betti, A.; Bevan, A. J.; Beyer, J.; Bianchi, R. M.; Biebel, O.; Biedermann, D.; Bielski, R.; Bierwagen, K.; Biesuz, N. V.; Biglietti, M.; Billoud, T. R.; Bilokon, H.; Bindi, M.; Bingul, A.; Bini, C.; Biondi, S.; Bisanz, T.; Bittrich, C.; Bjergaard, D. M.; Black, J. E.; Black, K. M.; Blair, R. E.; Blazek, T.; Bloch, I.; Blocker, C.; Blue, A.; Blumenschein, U.; Blunier, Dr.; Bobbink, G. J.; Bobrovnikov, V. S.; Bocchetta, S. S.; Bocci, A.; Bock, C.; Boehler, M.; Boerner, D.; Bogavac, D.; Bogdanchikov, A. G.; Bohm, C.; Boisvert, V.; Bokan, P.; Bold, T.; Boldyrev, A. S.; Bolz, A. E.; Bomben, M.; Bona, M.; Bonilla, J. S.; Boonekamp, M.; Borisov, A.; Borissov, G.; Bortfeldt, J.; Bortoletto, D.; Bortolotto, V.; Boscherini, D.; Bosman, M.; Bossio Sola, J. D.; Boudreau, J.; Bouhova-Thacker, E. V.; Boumediene, D.; Bourdarios, C.; Boutle, S. K.; Boveia, A.; Boyd, J.; Boyko, I. R.; Bozson, A. J.; Bracinik, J.; Brandt, A.; Brandt, G.; Brandt, O.; Braren, F.; Bratzler, U.; Brau, B.; Brau, J. E.; Breaden Madden, W. D.; Brendlinger, K.; Brennan, A. J.; Brenner, L.; Brenner, R.; Bressler, S.; Briglin, D. L.; Bristow, T. M.; Britton, D.; Britzger, D.; Brock, I.; Brock, R.; Brooijmans, G.; Brooks, T.; Brooks, W. K.; Brost, E.; Broughton, J. H; Bruckman de Renstrom, P. A.; Bruncko, D.; Bruni, A.; Bruni, G.; Bruni, L. S.; Bruno, S.; Brunt, B. H.; Bruschi, M.; Bruscino, N.; Bryant, P.; Bryngemark, L.; Buanes, T.; Buat, Q.; Buchholz, P.; Buckley, A. G.; Budagov, I. A.; Bugge, M. K.; Bührer, F.; Bulekov, O.; Bullock, D.; Burch, T. J.; Burdin, S.; Burgard, C. D.; Burger, A. M.; Burghgrave, B.; Burka, K.; Burke, S.; Burmeister, I.; Burr, J. T.; Büscher, D.; Büscher, V.; Buschmann, E.; Bussey, P.; Butler, J. M.; Buttar, C. M.; Butterworth, J. M.; Butti, P.; Buttinger, W.; Buzatu, A.; Buzykaev, A. R.; Cabrera Urbán, S.; Caforio, D.; Cai, H.; Cairo, V. M.; Cakir, O.; Calace, N.; Calafiura, P.; Calandri, A.; Calderini, G.; Calfayan, P.; Callea, G.; Caloba, L. P.; Calvente Lopez, S.; Calvet, D.; Calvet, S.; Calvet, T. P.; Camacho Toro, R.; Camarda, S.; Camarri, P.; Cameron, D.; Caminal Armadans, R.; Camincher, C.; Campana, S.; Campanelli, M.; Camplani, A.; Campoverde, A.; Canale, V.; Cano Bret, M.; Cantero, J.; Cao, T.; Capeans Garrido, M. D.; Caprini, I.; Caprini, M.; Capua, M.; Carbone, R. M.; Cardarelli, R.; Cardillo, F. C.; Carli, I.; Carli, T.; Carlino, G.; Carlson, B. T.; Carminati, L.; Carney, R. M.; Caron, S.; Carquin, E.; Carrá, S.; Carrillo-Montoya, G. D.; Casadei, D.; Casado, M. P.; Casha, A. F.; Casolino, M.; Casper, D. W.; Castelijn, R.; Castillo Gimenez, V.; Castro, N. F.; Catinaccio, A.; Catmore, J. R.; Cattai, A.; Caudron, J.; Cavaliere, V.; Cavallaro, E.; Cavalli, D.; Cavalli-Sforza, M.; Cavasinni, V.; Celebi, E.; Ceradini, F.; Cerda Alberich, L.; Cerqueira, A. S.; Cerri, A.; Cerrito, L.; Cerutti, F.; Cervelli, A.; Cetin, S. A.; Chafaq, A.; Chakraborty, D.; Chan, S. K.; Chan, W. S.; Chan, Y. L.; Chang, P.; Chapman, J. D.; Charlton, D. G.; Chau, C. C.; Chavez Barajas, C. A.; Che, S.; Cheatham, S.; Chegwidden, A.; Chekanov, S.; Chekulaev, S. V.; Chelkov, G. A.; Chelstowska, M. A.; Chen, C.; Chen, C. H.; Chen, H.; Chen, J.; Chen, J.; Chen, S.; Chen, S. J.; Chen, X.; Chen, Y.; Cheng, H. C.; Cheng, H. J.; Cheplakov, A.; Cheremushkina, E.; Cherkaoui El Moursli, R.; Cheu, E.; Cheung, K.; Chevalier, L.; Chiarella, V.; Chiarelli, G.; Chiodini, G.; Chisholm, A. S.; Chitan, A.; Chiu, Y. H.; Chizhov, M. V.; Choi, K.; Chomont, A. R.; Chouridou, S.; Chow, Y. S.; Christodoulou, V.; Chu, M. C.; Chudoba, J.; Chuinard, A. J.; Chwastowski, J. J.; Chytka, L.; Ciftci, A. K.; Cinca, D.; Cindro, V.; Cioară, I. A.; Ciocio, A.; Cirotto, F.; Citron, Z. H.; Citterio, M.; Ciubancan, M.; Clark, A.; Clark, M. R.; Clark, P. J.; Clarke, R. N.; Clement, C.; Coadou, Y.; Cobal, M.; Coccaro, A.; Cochran, J.; Colasurdo, L.; Cole, B.; Colijn, A. P.; Collot, J.; Colombo, T.; Conde Muiño, P.; Coniavitis, E.; Connell, S. H.; Connelly, I. A.; Constantinescu, S.; Conti, G.; Conventi, F.; Cooper-Sarkar, A. M.; Cormier, F.; Cormier, K. J.; Corradi, M.; Corrigan, E. E.; Corriveau, F.; Cortes-Gonzalez, A.; Costa, G.; Costa, M. J.; Costanzo, D.; Cottin, G.; Cowan, G.; Cox, B. E.; Cranmer, K.; Crawley, S. J.; Creager, R. A.; Cree, G.; Crépé-Renaudin, S.; Crescioli, F.; Cribbs, W. A.; Cristinziani, M.; Croft, V.; Crosetti, G.; Cueto, A.; Cuhadar Donszelmann, T.; Cukierman, A. R.; Cummings, J.; Curatolo, M.; Cúth, J.; Czekierda, S.; Czodrowski, P.; Da Cunha Sargedas De Sousa, M. J.; Da Via, C.; Dabrowski, W.; Dado, T.; Dai, T.; Dale, O.; Dallaire, F.; Dallapiccola, C.; Dam, M.; D’amen, G.; Dandoy, J. R.; Daneri, M. F.; Dang, N. P.; Dann, N. D; Danninger, M.; Dano Hoffmann, M.; Dao, V.; Darbo, G.; Darmora, S.; Dassoulas, J.; Dattagupta, A.; Daubney, T.; D’Auria, S.; Davey, W.; David, C.; Davidek, T.; Davis, D. R.; Davison, P.; Dawe, E.; Dawson, I.; De, K.; De Asmundis, R.; De Benedetti, A.; De Castro, S.; De Cecco, S.; De Groot, N.; de Jong, P.; De la Torre, H.; De Lorenzi, F.; De Maria, A.; De Pedis, D.; De Salvo, A.; De Sanctis, U.; De Santo, A.; De Vasconcelos Corga, K.; De Vivie De Regie, J. B.; Debbe, R.; Debenedetti, C.; Dedovich, D. V.; Dehghanian, N.; Deigaard, I.; Del Gaudio, M.; Del Peso, J.; Delgove, D.; Deliot, F.; Delitzsch, C. M.; Della Pietra, M.; Della Volpe, D.; Dell’Acqua, A.; Dell’Asta, L.; Delmastro, M.; Delporte, C.; Delsart, P. A.; DeMarco, D. A.; Demers, S.; Demichev, M.; Demilly, A.; Denisov, S. P.; Denysiuk, D.; D’Eramo, L.; Derendarz, D.; Derkaoui, J. E.; Derue, F.; Dervan, P.; Desch, K.; Deterre, C.; Dette, K.; Devesa, M. R.; Deviveiros, P. O.; Dewhurst, A.; Dhaliwal, S.; Di Bello, F. A.; Di Ciaccio, A.; Di Ciaccio, L.; Di Clemente, W. K.; Di Donato, C.; Di Girolamo, A.; Di Girolamo, B.; Di Micco, B.; Di Nardo, R.; Di Petrillo, K. F.; Di Simone, A.; Di Sipio, R.; Di Valentino, D.; Diaconu, C.; Diamond, M.; Dias, F. A.; Diaz, M. A.; Dickinson, J.; Diehl, E. B.; Dietrich, J.; Díez Cornell, S.; Dimitrievska, A.; Dingfelder, J.; Dita, P.; Dita, S.; Dittus, F.; Djama, F.; Djobava, T.; Djuvsland, J. I.; Do Vale, M. A.; Dobre, M.; Dodsworth, D.; Doglioni, C.; Dolejsi, J.; Dolezal, Z.; Donadelli, M.; Donati, S.; Donini, J.; D’Onofrio, M.; Dopke, J.; Doria, A.; Dova, M. T.; Doyle, A. T.; Drechsler, E.; Dris, M.; Du, Y.; Duarte-Campderros, J.; Dubinin, F.; Dubreuil, A.; Duchovni, E.; Duckeck, G.; Ducourthial, A.; Ducu, O. A.; Duda, D.; Dudarev, A.; Dudder, A. C.; Duffield, E. M.; Duflot, L.; Dührssen, M.; Dülsen, C.; Dumancic, M.; Dumitriu, A. E.; Duncan, A. K.; Dunford, M.; Duperrin, A.; Duran Yildiz, H.; Düren, M.; Durglishvili, A.; Duschinger, D.; Dutta, B.; Duvnjak, D.; Dyndal, M.; Dziedzic, B. S.; Eckardt, C.; Ecker, K. M.; Edgar, R. C.; Eifert, T.; Eigen, G.; Einsweiler, K.; Ekelof, T.; El Kacimi, M.; El Kosseifi, R.; Ellajosyula, V.; Ellert, M.; Elles, S.; Ellinghaus, F.; Elliot, A. A.; Ellis, N.; Elmsheuser, J.; Elsing, M.; Emeliyanov, D.; Enari, Y.; Ennis, J. S.; Epland, M. B.; Erdmann, J.; Ereditato, A.; Ernst, M.; Errede, S.; Escalier, M.; Escobar, C.; Esposito, B.; Estrada Pastor, O.; Etienvre, A. I.; Etzion, E.; Evans, H.; Ezhilov, A.; Ezzi, M.; Fabbri, F.; Fabbri, L.; Fabiani, V.; Facini, G.; Fakhrutdinov, R. M.; Falciano, S.; Falla, R. J.; Faltova, J.; Fang, Y.; Fanti, M.; Farbin, A.; Farilla, A.; Farina, E. M.; Farooque, T.; Farrell, S.; Farrington, S. M.; Farthouat, P.; Fassi, F.; Fassnacht, P.; Fassouliotis, D.; Faucci Giannelli, M.; Favareto, A.; Fawcett, W. J.; Fayard, L.; Fedin, O. L.; Fedorko, W.; Feigl, S.; Feligioni, L.; Feng, C.; Feng, E. J.; Feng, M.; Fenton, M. J.; Fenyuk, A. B.; Feremenga, L.; Fernandez Martinez, P.; Ferrando, J.; Ferrari, A.; Ferrari, P.; Ferrari, R.; Ferreira de Lima, D. E.; Ferrer, A.; Ferrere, D.; Ferretti, C.; Fiedler, F.; Filipuzzi, M.; Filipčič, A.; Filthaut, F.; Fincke-Keeler, M.; Finelli, K. D.; Fiolhais, M. C.; Fiorini, L.; Fischer, C.; Fischer, J.; Fisher, W. C.; Flaschel, N.; Fleck, I.; Fleischmann, P.; Fletcher, R. R.; Flick, T.; Flierl, B. M.; Flores Castillo, L. R.; Fomin, N.; Forcolin, G. T.; Formica, A.; Förster, F. A.; Forti, A. C.; Foster, A. G.; Fournier, D.; Fox, H.; Fracchia, S.; Francavilla, P.; Franchini, M.; Franchino, S.; Francis, D.; Franconi, L.; Franklin, M.; Frate, M.; Fraternali, M.; Freeborn, D.; Fressard-Batraneanu, S. M.; Freund, B.; Freund, W. S.; Froidevaux, D.; Frost, J. A.; Fukunaga, C.; Fusayasu, T.; Fuster, J.; Gabizon, O.; Gabrielli, A.; Gabrielli, A.; Gach, G. P.; Gadatsch, S.; Gadomski, S.; Gagliardi, G.; Gagnon, L. G.; Galea, C.; Galhardo, B.; Gallas, E. J.; Gallop, B. J.; Gallus, P.; Galster, G.; Gan, K. K.; Ganguly, S.; Gao, Y.; Gao, Y. S.; García, C.; García Navarro, J. E.; García Pascual, J. A.; Garcia-Sciveres, M.; Gardner, R. W.; Garelli, N.; Garonne, V.; Gascon Bravo, A.; Gasnikova, K.; Gatti, C.; Gaudiello, A.; Gaudio, G.; Gavrilenko, I. L.; Gay, C.; Gaycken, G.; Gazis, E. N.; Gee, C. N.; Geisen, J.; Geisen, M.; Geisler, M. P.; Gellerstedt, K.; Gemme, C.; Genest, M. H.; Geng, C.; Gentile, S.; Gentsos, C.; George, S.; Gerbaudo, D.; Gessner, G.; Ghasemi, S.; Ghneimat, M.; Giacobbe, B.; Giagu, S.; Giangiacomi, N.; Giannetti, P.; Gibson, S. M.; Gignac, M.; Gilchriese, M.; Gillberg, D.; Gilles, G.; Gingrich, D. M.; Giordani, M. P.; Giorgi, F. M.; Giraud, P. F.; Giromini, P.; Giugliarelli, G.; Giugni, D.; Giuli, F.; Giulini, M.; Gjelsten, B. K.; Gkaitatzis, S.; Gkialas, I.; Gkougkousis, E. L.; Gkountoumis, P.; Gladilin, L. K.; Glasman, C.; Glatzer, J.; Glaysher, P. C.; Glazov, A.; Goblirsch-Kolb, M.; Godlewski, J.; Goldfarb, S.; Golling, T.; Golubkov, D.; Gomes, A.; Goncalves Gama, R.; Goncalves Pinto Firmino Da Costa, J.; Gonçalo, R.; Gonella, G.; Gonella, L.; Gongadze, A.; Gonnella, F.; Gonski, J. L.; González de la Hoz, S.; Gonzalez-Sevilla, S.; Goossens, L.; Gorbounov, P. A.; Gordon, H. A.; Gorini, B.; Gorini, E.; Gorišek, A.; Goshaw, A. T.; Gössling, C.; Gostkin, M. I.; Gottardo, C. A.; Goudet, C. R.; Goujdami, D.; Goussiou, A. G.; Govender, N.; Goy, C.; Gozani, E.; Grabowska-Bold, I.; Gradin, P. O.; Graham, E. C.; Gramling, J.; Gramstad, E.; Grancagnolo, S.; Gratchev, V.; Gravila, P. M.; Gray, C.; Gray, H. M.; Greenwood, Z. D.; Grefe, C.; Gregersen, K.; Gregor, I. M.; Grenier, P.; Grevtsov, K.; Griffiths, J.; Grillo, A. A.; Grimm, K.; Grinstein, S.; Gris, Ph.; Grivaz, J.-F.; Groh, S.; Gross, E.; Grosse-Knetter, J.; Grossi, G. C.; Grout, Z. J.; Grummer, A.; Guan, L.; Guan, W.; Guenther, J.; Guescini, F.; Guest, D.; Gueta, O.; Gui, B.; Guido, E.; Guillemin, T.; Guindon, S.; Gul, U.; Gumpert, C.; Guo, J.; Guo, W.; Guo, Y.; Gupta, R.; Gurbuz, S.; Gustavino, G.; Gutelman, B. J.; Gutierrez, P.; Gutierrez Ortiz, N. G.; Gutschow, C.; Guyot, C.; Guzik, M. P.; Gwenlan, C.; Gwilliam, C. B.; Haas, A.; Haber, C.; Hadavand, H. K.; Haddad, N.; Hadef, A.; Hageböck, S.; Hagihara, M.; Hakobyan, H.; Haleem, M.; Haley, J.; Halladjian, G.; Hallewell, G. D.; Hamacher, K.; Hamal, P.; Hamano, K.; Hamilton, A.; Hamity, G. N.; Hamnett, P. G.; Han, K.; Han, L.; Han, S.; Hanagaki, K.; Hanawa, K.; Hance, M.; Handl, D. M.; Haney, B.; Hankache, R.; Hanke, P.; Hansen, J. B.; Hansen, J. D.; Hansen, M. C.; Hansen, P. H.; Hara, K.; Hard, A. S.; Harenberg, T.; Hariri, F.; Harkusha, S.; Harrison, P. F.; Hartmann, N. M.; Hasegawa, Y.; Hasib, A.; Hassani, S.; Haug, S.; Hauser, R.; Hauswald, L.; Havener, L. B.; Havranek, M.; Hawkes, C. M.; Hawkings, R. J.; Hayden, D.; Hays, C. P.; Hays, J. M.; Hayward, H. S.; Haywood, S. J.; Heck, T.; Hedberg, V.; Heelan, L.; Heer, S.; Heidegger, K. K.; Heim, S.; Heim, T.; Heinemann, B.; Heinrich, J. J.; Heinrich, L.; Heinz, C.; Hejbal, J.; Helary, L.; Held, A.; Hellman, S.; Helsens, C.; Henderson, R. C.; Heng, Y.; Henkelmann, S.; Henriques Correia, A. M.; Henrot-Versille, S.; Herbert, G. H.; Herde, H.; Herget, V.; Hernández Jiménez, Y.; Herr, H.; Herten, G.; Hertenberger, R.; Hervas, L.; Herwig, T. C.; Hesketh, G. G.; Hessey, N. P.; Hetherly, J. W.; Higashino, S.; Higón-Rodriguez, E.; Hildebrand, K.; Hill, E.; Hill, J. C.; Hiller, K. H.; Hillier, S. J.; Hils, M.; Hinchliffe, I.; Hirose, M.; Hirschbuehl, D.; Hiti, B.; Hladik, O.; Hlaluku, D. R.; Hoad, X.; Hobbs, J.; Hod, N.; Hodgkinson, M. C.; Hodgson, P.; Hoecker, A.; Hoeferkamp, M. R.; Hoenig, F.; Hohn, D.; Holmes, T. R.; Holzbock, M.; Homann, M.; Honda, S.; Honda, T.; Hong, T. M.; Hooberman, B. H.; Hopkins, W. H.; Horii, Y.; Horton, A. J.; Hostachy, J-Y.; Hostiuc, A.; Hou, S.; Hoummada, A.; Howarth, J.; Hoya, J.; Hrabovsky, M.; Hrdinka, J.; Hristova, I.; Hrivnac, J.; Hrynevich, A.; Hryn’ova, T.; Hsu, P. J.; Hsu, S.-C.; Hu, Q.; Hu, S.; Huang, Y.; Hubacek, Z.; Hubaut, F.; Huegging, F.; Huffman, T. B.; Hughes, E. W.; Huhtinen, M.; Hunter, R. F.; Huo, P.; Huseynov, N.; Huston, J.; Huth, J.; Hyneman, R.; Iacobucci, G.; Iakovidis, G.; Ibragimov, I.; Iconomidou-Fayard, L.; Idrissi, Z.; Iengo, P.; Igonkina, O.; Iizawa, T.; Ikegami, Y.; Ikeno, M.; Ilchenko, Y.; Iliadis, D.; Ilic, N.; Iltzsche, F.; Introzzi, G.; Ioannou, P.; Iodice, M.; Iordanidou, K.; Ippolito, V.; Isacson, M. F.; Ishijima, N.; Ishino, M.; Ishitsuka, M.; Issever, C.; Istin, S.; Ito, F.; Iturbe Ponce, J. M.; Iuppa, R.; Iwasaki, H.; Izen, J. M.; Izzo, V.; Jabbar, S.; Jackson, P.; Jacobs, R. M.; Jain, V.; Jäkel, G.; Jakobi, K. B.; Jakobs, K.; Jakobsen, S.; Jakoubek, T.; Jamin, D. O.; Jana, D. K.; Jansky, R.; Janssen, J.; Janus, M.; Janus, P. A.; Jarlskog, G.; Javadov, N.; Javůrek, T.; Javurkova, M.; Jeanneau, F.; Jeanty, L.; Jejelava, J.; Jelinskas, A.; Jenni, P.; Jeske, C.; Jézéquel, S.; Ji, H.; Jia, J.; Jiang, H.; Jiang, Y.; Jiang, Z.; Jiggins, S.; Jimenez Pena, J.; Jin, S.; Jinaru, A.; Jinnouchi, O.; Jivan, H.; Johansson, P.; Johns, K. A.; Johnson, C. A.; Johnson, W. J.; Jon-And, K.; Jones, R. W.; Jones, S. D.; Jones, S.; Jones, T. J.; Jongmanns, J.; Jorge, P. M.; Jovicevic, J.; Ju, X.; Juste Rozas, A.; Kaczmarska, A.; Kado, M.; Kagan, H.; Kagan, M.; Kahn, S. J.; Kaji, T.; Kajomovitz, E.; Kalderon, C. W.; Kaluza, A.; Kama, S.; Kamenshchikov, A.; Kanaya, N.; Kanjir, L.; Kano, Y.; Kantserov, V. A.; Kanzaki, J.; Kaplan, B.; Kaplan, L. S.; Kar, D.; Karakostas, K.; Karastathis, N.; Kareem, M. J.; Karentzos, E.; Karpov, S. N.; Karpova, Z. M.; Kartvelishvili, V.; Karyukhin, A. N.; Kasahara, K.; Kashif, L.; Kass, R. D.; Kastanas, A.; Kataoka, Y.; Kato, C.; Katre, A.; Katzy, J.; Kawade, K.; Kawagoe, K.; Kawamoto, T.; Kawamura, G.; Kay, E. F.; Kazanin, V. F.; Keeler, R.; Kehoe, R.; Keller, J. S.; Kellermann, E.; Kempster, J. J.; Kendrick, J.; Keoshkerian, H.; Kepka, O.; Kersten, S.; Kerševan, B. P.; Keyes, R. A.; Khader, M.; Khalil-Zada, F.; Khanov, A.; Kharlamov, A. G.; Kharlamova, T.; Khodinov, A.; Khoo, T. J.; Khovanskiy, V.; Khramov, E.; Khubua, J.; Kido, S.; Kiehn, M.; Kilby, C. R.; Kim, H. Y.; Kim, S. H.; Kim, Y. K.; Kimura, N.; Kind, O. M.; King, B. T.; Kirchmeier, D.; Kirk, J.; Kiryunin, A. E.; Kishimoto, T.; Kisielewska, D.; Kitali, V.; Kivernyk, O.; Kladiva, E.; Klapdor-Kleingrothaus, T.; Klein, M. H.; Klein, M.; Klein, U.; Kleinknecht, K.; Klimek, P.; Klimentov, A.; Klingenberg, R.; Klingl, T.; Klioutchnikova, T.; Klitzner, F. F.; Kluit, P.; Kluth, S.; Kneringer, E.; Knoops, E. B.; Knue, A.; Kobayashi, A.; Kobayashi, D.; Kobayashi, T.; Kobel, M.; Kocian, M.; Kodys, P.; Koffas, T.; Koffeman, E.; Köhler, M. K.; Köhler, N. M.; Koi, T.; Kolb, M.; Koletsou, I.; Kondo, T.; Kondrashova, N.; Köneke, K.; König, A. C.; Kono, T.; Konoplich, R.; Konstantinidis, N.; Konya, B.; Kopeliansky, R.; Koperny, S.; Korcyl, K.; Kordas, K.; Korn, A.; Korolkov, I.; Korolkova, E. V.; Kortner, O.; Kortner, S.; Kosek, T.; Kostyukhin, V. V.; Kotwal, A.; Koulouris, A.; Kourkoumeli-Charalampidi, A.; Kourkoumelis, C.; Kourlitis, E.; Kouskoura, V.; Kowalewska, A. B.; Kowalewski, R.; Kowalski, T. Z.; Kozakai, C.; Kozanecki, W.; Kozhin, A. S.; Kramarenko, V. A.; Kramberger, G.; Krasnopevtsev, D.; Krasny, M. W.; Krasznahorkay, A.; Krauss, D.; Kremer, J. A.; Kretzschmar, J.; Kreutzfeldt, K.; Krieger, P.; Krizka, K.; Kroeninger, K.; Kroha, H.; Kroll, J.; Kroll, J.; Kroseberg, J.; Krstic, J.; Kruchonak, U.; Krüger, H.; Krumnack, N.; Kruse, M. C.; Kubota, T.; Kucuk, H.; Kuday, S.; Kuechler, J. T.; Kuehn, S.; Kugel, A.; Kuger, F.; Kuhl, T.; Kukhtin, V.; Kukla, R.; Kulchitsky, Y.; Kuleshov, S.; Kulinich, Y. P.; Kuna, M.; Kunigo, T.; Kupco, A.; Kupfer, T.; Kuprash, O.; Kurashige, H.; Kurchaninov, L. L.; Kurochkin, Y. A.; Kurth, M. G.; Kuwertz, E. S.; Kuze, M.; Kvita, J.; Kwan, T.; Kyriazopoulos, D.; La Rosa, A.; La Rosa Navarro, J. L.; La Rotonda, L.; La Ruffa, F.; Lacasta, C.; Lacava, F.; Lacey, J.; Lack, D. P.; Lacker, H.; Lacour, D.; Ladygin, E.; Lafaye, R.; Laforge, B.; Lai, S.; Lammers, S.; Lampl, W.; Lançon, E.; Landgraf, U.; Landon, M. P.; Lanfermann, M. C.; Lang, V. S.; Lange, J. C.; Langenberg, R. J.; Lankford, A. J.; Lanni, F.; Lantzsch, K.; Lanza, A.; Lapertosa, A.; Laplace, S.; Laporte, J. F.; Lari, T.; Lasagni Manghi, F.; Lassnig, M.; Lau, T. S.; Laurelli, P.; Lavrijsen, W.; Law, A. T.; Laycock, P.; Lazovich, T.; Lazzaroni, M.; Le, B.; Le Dortz, O.; Le Guirriec, E.; Le Quilleuc, E. P.; LeBlanc, M.; LeCompte, T.; Ledroit-Guillon, F.; Lee, C. A.; Lee, G. R.; Lee, L.; Lee, S. C.; Lefebvre, B.; Lefebvre, G.; Lefebvre, M.; Legger, F.; Leggett, C.; Lehmann Miotto, G.; Lei, X.; Leight, W. A.; Leite, M. A.; Leitner, R.; Lellouch, D.; Lemmer, B.; Leney, K. J.; Lenz, T.; Lenzi, B.; Leone, R.; Leone, S.; Leonidopoulos, C.; Lerner, G.; Leroy, C.; Les, R.; Lesage, A. A.; Lester, C. G.; Levchenko, M.; Levêque, J.; Levin, D.; Levinson, L. J.; Levy, M.; Lewis, D.; Li, B.; Li, C-Q.; Li, H.; Li, L.; Li, Q.; Li, Q. Y.; Li, S.; Li, X.; Li, Y.; Liang, Z.; Liberti, B.; Liblong, A.; Lie, K.; Limosani, A.; Lin, C. Y.; Lin, K.; Lin, S. C.; Lin, T. H.; Linck, R. A.; Lindquist, B. E.; Lionti, A. L.; Lipeles, E.; Lipniacka, A.; Lisovyi, M.; Liss, T. M.; Lister, A.; Litke, A. M.; Liu, B.; Liu, H. B.; Liu, H.; Liu, J. B.; Liu, J. K.; Liu, J.; Liu, K.; Liu, L.; Liu, M.; Liu, Y. L.; Liu, Y. W.; Livan, M.; Lleres, A.; Llorente Merino, J.; Lloyd, S. L.; Lo, C. Y.; Lo Sterzo, F.; Lobodzinska, E. M.; Loch, P.; Loebinger, F. K.; Loew, K. M.; Lohse, T.; Lohwasser, K.; Lokajicek, M.; Long, B. A.; Long, J. D.; Long, R. E.; Longo, L.; Looper, K. A.; Lopez, J. A.; Lopez Paz, I.; Lopez Solis, A.; Lorenz, J.; Lorenzo Martinez, N.; Losada, M.; Lösel, P. J.; Lösle, A.; Lou, X.; Lounis, A.; Love, J.; Love, P. A.; Lu, H.; Lu, N.; Lu, Y. J.; Lubatti, H. J.; Luci, C.; Lucotte, A.; Luedtke, C.; Luehring, F.; Lukas, W.; Luminari, L.; Lund-Jensen, B.; Lutz, M. S.; Luzi, P. M.; Lynn, D.; Lysak, R.; Lytken, E.; Lyu, F.; Lyubushkin, V.; Ma, H.; Ma, L. L.; Ma, Y.; Maccarrone, G.; Macchiolo, A.; Macdonald, C. M.; Machado Miguens, J.; Madaffari, D.; Madar, R.; Mader, W. F.; Madsen, A.; Madysa, N.; Maeda, J.; Maeland, S.; Maeno, T.; Maevskiy, A. S.; Magerl, V.; Maiani, C.; Maidantchik, C.; Maier, T.; Maio, A.; Majersky, O.; Majewski, S.; Makida, Y.; Makovec, N.; Malaescu, B.; Malecki, Pa.; Maleev, V. P.; Malek, F.; Mallik, U.; Malon, D.; Malone, C.; Maltezos, S.; Malyukov, S.; Mamuzic, J.; Mancini, G.; Mandić, I.; Maneira, J.; Manhaes de Andrade Filho, L.; Manjarres Ramos, J.; Mankinen, K. H.; Mann, A.; Manousos, A.; Mansoulie, B.; Mansour, J. D.; Mantifel, R.; Mantoani, M.; Manzoni, S.; Mapelli, L.; Marceca, G.; March, L.; Marchese, L.; Marchiori, G.; Marcisovsky, M.; Marin Tobon, C. A.; Marjanovic, M.; Marley, D. E.; Marroquim, F.; Marsden, S. P.; Marshall, Z.; Martensson, M. U.; Marti-Garcia, S.; Martin, C. B.; Martin, T. A.; Martin, V. J.; Martin dit Latour, B.; Martinez, M.; Martinez Outschoorn, V. I.; Martin-Haugh, S.; Martoiu, V. S.; Martyniuk, A. C.; Marzin, A.; Masetti, L.; Mashimo, T.; Mashinistov, R.; Masik, J.; Maslennikov, A. L.; Mason, L. H.; Massa, L.; Mastrandrea, P.; Mastroberardino, A.; Masubuchi, T.; Mättig, P.; Maurer, J.; Maček, B.; Maxfield, S. J.; Maximov, D. A.; Mazini, R.; Maznas, I.; Mazza, S. M.; Mc Fadden, N. C.; Mc Goldrick, G.; Mc Kee, S. P.; McCarn, A.; McCarthy, R. L.; McCarthy, T. G.; McClymont, L. I.; McDonald, E. F.; Mcfayden, J. A.; Mchedlidze, G.; McMahon, S. J.; McNamara, P. C.; McNicol, C. J.; McPherson, R. A.; Meehan, S.; Megy, T. M.; Mehlhase, S.; Mehta, A.; Meideck, T.; Meirose, B.; Melini, D.; Mellado Garcia, B. R.; Mellenthin, J. D.; Melo, M.; Meloni, F.; Melzer, A.; Menary, S. B.; Meng, L.; Meng, X. T.; Mengarelli, A.; Menke, S.; Meoni, E.; Mergelmeyer, S.; Merlassino, C.; Mermod, P.; Merola, L.; Meroni, C.; Merritt, F. S.; Messina, A.; Metcalfe, J.; Mete, A. S.; Meyer, C.; Meyer, J.; Meyer, J-P.; Meyer Zu Theenhausen, H.; Miano, F.; Middleton, R. P.; Miglioranzi, S.; Mijović, L.; Mikenberg, G.; Mikestikova, M.; Mikuž, M.; Milesi, M.; Milic, A.; Millar, D. A.; Miller, D. W.; Mills, C.; Milov, A.; Milstead, D. A.; Minaenko, A. A.; Minami, Y.; Minashvili, I. A.; Mincer, A. I.; Mindur, B.; Mineev, M.; Minegishi, Y.; Ming, Y.; Mir, L. M.; Mirto, A.; Mistry, K. P.; Mitani, T.; Mitrevski, J.; Mitsou, V. A.; Miucci, A.; Miyagawa, P. S.; Mizukami, A.; Mjörnmark, J. U.; Mkrtchyan, T.; Mlynarikova, M.; Moa, T.; Mochizuki, K.; Mogg, P.; Mohapatra, S.; Molander, S.; Moles-Valls, R.; Mondragon, M. C.; Mönig, K.; Monk, J.; Monnier, E.; Montalbano, A.; Montejo Berlingen, J.; Monticelli, F.; Monzani, S.; Moore, R. W.; Morange, N.; Moreno, D.; Moreno Llácer, M.; Morettini, P.; Morgenstern, M.; Morgenstern, S.; Mori, D.; Mori, T.; Morii, M.; Morinaga, M.; Morisbak, V.; Morley, A. K.; Mornacchi, G.; Morris, J. D.; Morvaj, L.; Moschovakos, P.; Mosidze, M.; Moss, H. J.; Moss, J.; Motohashi, K.; Mount, R.; Mountricha, E.; Moyse, E. J.; Muanza, S.; Mueller, F.; Mueller, J.; Mueller, R. S.; Muenstermann, D.; Mullen, P.; Mullier, G. A.; Munoz Sanchez, F. J.; Murray, W. J.; Musheghyan, H.; Muškinja, M.; Mwewa, C.; Myagkov, A. G.; Myers, J.; Myska, M.; Nachman, B. P.; Nackenhorst, O.; Nagai, K.; Nagai, R.; Nagano, K.; Nagasaka, Y.; Nagata, K.; Nagel, M.; Nagy, E.; Nairz, A. M.; Nakahama, Y.; Nakamura, K.; Nakamura, T.; Nakano, I.; Naranjo Garcia, R. F.; Narayan, R.; Narrias Villar, D. I.; Naryshkin, I.; Naumann, T.; Navarro, G.; Nayyar, R.; Neal, H. A.; Nechaeva, P. Y.; Neep, T. J.; Negri, A.; Negrini, M.; Nektarijevic, S.; Nellist, C.; Nelson, A.; Nelson, M. E.; Nemecek, S.; Nemethy, P.; Nessi, M.; Neubauer, M. S.; Neumann, M.; Newman, P. R.; Ng, T. Y.; Ng, Y. S.; Nguyen Manh, T.; Nickerson, R. B.; Nicolaidou, R.; Nielsen, J.; Nikiforou, N.; Nikolaenko, V.; Nikolic-Audit, I.; Nikolopoulos, K.; Nilsson, P.; Ninomiya, Y.; Nisati, A.; Nishu, N.; Nisius, R.; Nitsche, I.; Nitta, T.; Nobe, T.; Noguchi, Y.; Nomachi, M.; Nomidis, I.; Nomura, M. A.; Nooney, T.; Nordberg, M.; Norjoharuddeen, N.; Novgorodova, O.; Nozaki, M.; Nozka, L.; Ntekas, K.; Nurse, E.; Nuti, F.; Oakham, F. G.; Oberlack, H.; Obermann, T.; Ocariz, J.; Ochi, A.; Ochoa, I.; Ochoa-Ricoux, J. P.; O’Connor, K.; Oda, S.; Odaka, S.; Oh, A.; Oh, S. H.; Ohm, C. C.; Ohman, H.; Oide, H.; Okawa, H.; Okumura, Y.; Okuyama, T.; Olariu, A.; Oleiro Seabra, L. F.; Olivares Pino, S. A.; Oliveira Damazio, D.; Oliver, J. L.; Olsson, M. J.; Olszewski, A.; Olszowska, J.; O’Neil, D. C.; Onofre, A.; Onogi, K.; Onyisi, P. U.; Oppen, H.; Oreglia, M. J.; Oren, Y.; Orestano, D.; Orgill, E. C.; Orlando, N.; O’Rourke, A. A.; Orr, R. S.; Osculati, B.; O’Shea, V.; Ospanov, R.; Otero y Garzon, G.; Otono, H.; Ouchrif, M.; Ould-Saada, F.; Ouraou, A.; Oussoren, K. P.; Ouyang, Q.; Owen, M.; Owen, R. E.; Ozcan, V. E.; Ozturk, N.; Pachal, K.; Pacheco Pages, A.; Pacheco Rodriguez, L.; Padilla Aranda, C.; Pagan Griso, S.; Paganini, M.; Paige, F.; Palacino, G.; Palazzo, S.; Palestini, S.; Palka, M.; Pallin, D.; St. Panagiotopoulou, E.; Panagoulias, I.; Pandini, C. E.; Panduro Vazquez, J. G.; Pani, P.; Panitkin, S.; Pantea, D.; Paolozzi, L.; Papadopoulou, T. D.; Papageorgiou, K.; Paramonov, A.; Paredes Hernandez, D.; Parker, A. J.; Parker, K. A.; Parker, M. A.; Parodi, F.; Parsons, J. A.; Parzefall, U.; Pascuzzi, V. R.; Pasner, J. M.; Pasqualucci, E.; Passaggio, S.; Pastore, F.; Pataraia, S.; Pater, J. R.; Pauly, T.; Pearson, B.; Pedraza Lopez, S.; Pedro, R.; Peleganchuk, S. V.; Penc, O.; Peng, C.; Peng, H.; Penwell, J.; Peralva, B. S.; Perego, M. M.; Perepelitsa, D. V.; Peri, F.; Perini, L.; Pernegger, H.; Perrella, S.; Peschke, R.; Peshekhonov, V. D.; Peters, K.; Peters, R. F.; Petersen, B. A.; Petersen, T. C.; Petit, E.; Petridis, A.; Petridou, C.; Petroff, P.; Petrolo, E.; Petrov, M.; Petrucci, F.; Pettersson, N. E.; Peyaud, A.; Pezoa, R.; Pham, T.; Phillips, F. H.; Phillips, P. W.; Piacquadio, G.; Pianori, E.; Picazio, A.; Pickering, M. A.; Piegaia, R.; Pilcher, J. E.; Pilkington, A. D.; Pinamonti, M.; Pinfold, J. L.; Pirumov, H.; Pitt, M.; Plazak, L.; Pleier, M.-A.; Pleskot, V.; Plotnikova, E.; Pluth, D.; Podberezko, P.; Poettgen, R.; Poggi, R.; Poggioli, L.; Pogrebnyak, I.; Pohl, D.; Pokharel, I.; Polesello, G.; Poley, A.; Policicchio, A.; Polifka, R.; Polini, A.; Pollard, C. S.; Polychronakos, V.; Pommès, K.; Ponomarenko, D.; Pontecorvo, L.; Popeneciu, G. A.; Portillo Quintero, D. M.; Pospisil, S.; Potamianos, K.; Potrap, I. N.; Potter, C. J.; Potti, H.; Poulsen, T.; Poveda, J.; Pozo Astigarraga, M. E.; Pralavorio, P.; Pranko, A.; Prell, S.; Price, D.; Primavera, M.; Prince, S.; Proklova, N.; Prokofiev, K.; Prokoshin, F.; Protopopescu, S.; Proudfoot, J.; Przybycien, M.; Puri, A.; Puzo, P.; Qian, J.; Qin, Y.; Quadt, A.; Queitsch-Maitland, M.; Quilty, D.; Raddum, S.; Radeka, V.; Radescu, V.; Radhakrishnan, S. K.; Radloff, P.; Rados, P.; Ragusa, F.; Rahal, G.; Raine, J. A.; Rajagopalan, S.; Rashid, T.; Raspopov, S.; Ratti, M. G.; Rauch, D. M.; Rauscher, F.; Rave, S.; Ravinovich, I.; Rawling, J. H.; Raymond, M.; Read, A. L.; Readioff, N. P.; Reale, M.; Rebuzzi, D. M.; Redelbach, A.; Redlinger, G.; Reece, R.; Reed, R. G.; Reeves, K.; Rehnisch, L.; Reichert, J.; Reiss, A.; Rembser, C.; Ren, H.; Rescigno, M.; Resconi, S.; Resseguie, E. D.; Rettie, S.; Reynolds, E.; Rezanova, O. L.; Reznicek, P.; Rezvani, R.; Richter, R.; Richter, S.; Richter-Was, E.; Ricken, O.; Ridel, M.; Rieck, P.; Riegel, C. J.; Rieger, J.; Rifki, O.; Rijssenbeek, M.; Rimoldi, A.; Rimoldi, M.; Rinaldi, L.; Ripellino, G.; Ristić, B.; Ritsch, E.; Riu, I.; Rivera Vergara, J. C.; Rizatdinova, F.; Rizvi, E.; Rizzi, C.; Roberts, R. T.; Robertson, S. H.; Robichaud-Veronneau, A.; Robinson, D.; Robinson, J. E.; Robson, A.; Rocco, E.; Roda, C.; Rodina, Y.; Rodriguez Bosca, S.; Rodriguez Perez, A.; Rodriguez Rodriguez, D.; Roe, S.; Rogan, C. S.; Røhne, O.; Roloff, J.; Romaniouk, A.; Romano, M.; Romano Saez, S. M.; Romero Adam, E.; Rompotis, N.; Ronzani, M.; Roos, L.; Rosati, S.; Rosbach, K.; Rose, P.; Rosien, N-A.; Rossi, E.; Rossi, L. P.; Rosten, J. H.; Rosten, R.; Rotaru, M.; Rothberg, J.; Rousseau, D.; Roy, D.; Rozanov, A.; Rozen, Y.; Ruan, X.; Rubbo, F.; Rühr, F.; Ruiz-Martinez, A.; Rurikova, Z.; Rusakovich, N. A.; Russell, H. L.; Rutherfoord, J. P.; Ruthmann, N.; Rüttinger, E. M.; Ryabov, Y. F.; Rybar, M.; Rybkin, G.; Ryu, S.; Ryzhov, A.; Rzehorz, G. F.; Saavedra, A. F.; Sabato, G.; Sacerdoti, S.; Sadrozinski, H. F-W.; Sadykov, R.; Safai Tehrani, F.; Saha, P.; Sahinsoy, M.; Saimpert, M.; Saito, M.; Saito, T.; Sakamoto, H.; Sakurai, Y.; Salamanna, G.; Salazar Loyola, J. E.; Salek, D.; Sales De Bruin, P. H.; Salihagic, D.; Salnikov, A.; Salt, J.; Salvatore, D.; Salvatore, F.; Salvucci, A.; Salzburger, A.; Sammel, D.; Sampsonidis, D.; Sampsonidou, D.; Sánchez, J.; Sanchez Pineda, A.; Sandaker, H.; Sandbach, R. L.; Sander, C. O.; Sandhoff, M.; Sandoval, C.; Sankey, D. P.; Sannino, M.; Sano, Y.; Sansoni, A.; Santoni, C.; Santos, H.; Santoyo Castillo, I.; Sapronov, A.; Saraiva, J. G.; Sasaki, O.; Sato, K.; Sauvan, E.; Savage, G.; Savard, P.; Savic, N.; Sawyer, C.; Sawyer, L.; Sbarra, C.; Sbrizzi, A.; Scanlon, T.; Scannicchio, D. A.; Schaarschmidt, J.; Schacht, P.; Schachtner, B. M.; Schaefer, D.; Schaefer, L.; Schaeffer, J.; Schaepe, S.; Schäfer, U.; Schaffer, A. C.; Schaile, D.; Schamberger, R. D.; Schegelsky, V. A.; Scheirich, D.; Schenck, F.; Schernau, M.; Schiavi, C.; Schier, S.; Schildgen, L. K.; Schillo, C.; Schioppa, M.; Schlenker, S.; Schmidt-Sommerfeld, K. R.; Schmieden, K.; Schmitt, C.; Schmitt, S.; Schmitz, S.; Schnoor, U.; Schoeffel, L.; Schoening, A.; Schoenrock, B. D.; Schopf, E.; Schott, M.; Schouwenberg, J. F.; Schovancova, J.; Schramm, S.; Schuh, N.; Schulte, A.; Schultens, M. J.; Schultz-Coulon, H-C.; Schumacher, M.; Schumm, B. A.; Schune, Ph.; Schwartzman, A.; Schwarz, T. A.; Schweiger, H.; Schwemling, Ph.; Schwienhorst, R.; Sciandra, A.; Sciolla, G.; Scornajenghi, M.; Scuri, F.; Scutti, F.; Searcy, J.; Seema, P.; Seidel, S. C.; Seiden, A.; Seixas, J. M.; Sekhniaidze, G.; Sekhon, K.; Sekula, S. J.; Semprini-Cesari, N.; Senkin, S.; Serfon, C.; Serin, L.; Serkin, L.; Sessa, M.; Seuster, R.; Severini, H.; Sforza, F.; Sfyrla, A.; Shabalina, E.; Shaikh, N. W.; Shan, L. Y.; Shang, R.; Shank, J. T.; Shapiro, M.; Shatalov, P. B.; Shaw, K.; Shaw, S. M.; Shcherbakova, A.; Shehu, C. Y.; Shen, Y.; Sherafati, N.; Sherman, A. D.; Sherwood, P.; Shi, L.; Shimizu, S.; Shimmin, C. O.; Shimojima, M.; Shipsey, I. P.; Shirabe, S.; Shiyakova, M.; Shlomi, J.; Shmeleva, A.; Shoaleh Saadi, D.; Shochet, M. J.; Shojaii, S.; Shope, D. R.; Shrestha, S.; Shulga, E.; Shupe, M. A.; Sicho, P.; Sickles, A. M.; Sidebo, P. E.; Sideras Haddad, E.; Sidiropoulou, O.; Sidoti, A.; Siegert, F.; Sijacki, Dj.; Silva, J.; Silva, M.; Silverstein, S. B.; Simak, V.; Simic, L.; Simion, S.; Simioni, E.; Simmons, B.; Simon, M.; Sinervo, P.; Sinev, N. B...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812377</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>