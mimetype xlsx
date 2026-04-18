--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10086313</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Smoothed Analysis of Discrete Tensor Decomposition and Assemblies of Neurons</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anari, Nima; Daskalakis, Constantinos; Maass, Wolfgang; Papadimitriou, Christos; Vempala, Santosh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>32nd Annual Conference on Neural Information Processing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We analyze linear independence of rank one tensors produced by tensor powers of randomly perturbed vectors. This enables efficient decomposition of sums of high-order tensors. Our analysis builds upon [BCMV14] but allows for a wider range of perturbation models, including discrete ones. We give an application to recovering assemblies of neurons.
+Assemblies are large sets of neurons representing specific memories or concepts. The size of the intersection of two assemblies has been shown in experiments to represent the extent to which these memories co-occur or these concepts are related; the phenomenon is called association of assemblies. This suggests that an animal's memory is a complex web of associations, and poses the problem of recovering this representation from cognitive data. Motivated by this problem, we study the following more general question: Can we reconstruct the Venn diagram of a family of sets, given the sizes of their ℓ-wise intersections? We show that as long as the family of sets is randomly perturbed, it is enough for the number of measurements to be polynomially larger than the number of nonempty regions of the Venn diagram to fully reconstruct the diagram.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650733</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>