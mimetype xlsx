--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10086592</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/zookeys.801.29580</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Terrestrial isopods in urban environments: an overview</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Szlavecz, Katalin; Vilisics, Ferenc; Tóth, Zsolt; Hornung, Elisabeth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>801</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>97 to 126</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1313-2989</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In an increasingly urbanized world scientific research has shifted towards the understanding of cities as unique ecosystems. Urban land use change results in rapid and drastic changes in physical and biological properties, including that of biodiversity and community composition. Soil biodiversity research often lags behind the more charismatic groups such as vertebrates and plants. This paper attempts to fill this gap and provides an overview on urban isopod research. First, a brief overview on urban land use change is given, specifically on the major alterations on surface soils. Historical studies on urban isopods is summarized, followed by the status of current knowledge on diversity, distribution, and function of urban isopod species and communities. A review of more than 100 publications revealed that worldwide 50 cities and towns have some record of terrestrial isopod species, but only a few of those are city-scale explorations of urban fauna. A total of 110 isopod species has been recorded although the majority of them only once. The ten most frequently occurring isopods are widely distributed synanthropic species. Knowledge gaps and future research needs call for a better global dataset, long term monitoring of urban populations, multi-scale analyses of landscape properties as potential drivers of isopod diversity, and molecular studies to detect evolutionary changes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637661</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>